--- v0 (2026-01-24)
+++ v1 (2026-04-09)
@@ -12,2945 +12,3401 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="965">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1117">
   <si>
     <t>EAN13</t>
   </si>
   <si>
     <t>Referencia</t>
   </si>
   <si>
     <t>Cantidad</t>
   </si>
   <si>
     <t>Nombre</t>
   </si>
   <si>
-    <t xml:space="preserve"> </t>
-[...17 lines deleted...]
-    <t>copy of SOLID</t>
+    <t xml:space="preserve">8412497118014 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 630 - JET BLACK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497116911 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 510 - ULTRAMARINE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497116935 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 510 - JADE GREEN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497116942 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 510 - AMBER YELLOW</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497116959 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 510 - RASPBERRY PINK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497117918 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 630 - ULTRAMARINE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497117932 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 630 - JADE GREEN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497117956 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 630 - RASPBERRY PINK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497118250 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 510 - JET BLACK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497118663 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 630 - COLOR JUNGLE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497118960 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 510 - COLOR JUNGLE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497119813 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 510 - SUN GARDEN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497119820 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 510 - BLUE IRISES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497119844 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 510 - OCEAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497119851 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 510 - NIGHT FOREST</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497119875 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 510 - BLACK MARBLE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497119882 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 510 - PINK BLOOM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497119899 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 510 - ZEN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497119912 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 510 - RAINBOW</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497119929 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 510 - WHITE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497119936 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 510 - GREY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497119943 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 510 - STONE BLUE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497119950 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 510 - OLIVE GREEN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497119967 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 510 - FIREBRICK RED</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497119974 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 510 - LIGHT YELLOW</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497119981 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 510 - MINT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497119998 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 510 - PASTEL PEACH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497120819 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 630 - SUN GARDEN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497120826 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 630 - BLUE IRISES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497120840 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 630 - OCEAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497120857 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 630 - NIGHT FOREST</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497120871 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 630 - BLACK MARBLE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497120888 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 630 - PINK BLOOM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497120895 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 630 - ZEN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497120918 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 630 - RAINBOW</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497120932 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 630 - GREY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497120949 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 630 - STONE BLUE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497120956 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 630 - OLIVE GREEN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497401680 </t>
+  </si>
+  <si>
+    <t>SOLID - Si - 630 - CLASH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497120963 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 630 - FIREBRICK RED</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497401697 </t>
+  </si>
+  <si>
+    <t>SOLID - Si - 630 - WAVES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497120970 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 630 - LIGHT YELLOW</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497401703 </t>
+  </si>
+  <si>
+    <t>SOLID - Si - 630 - COLOR NATURE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497120987 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 630 - MINT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497120994 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 630 - PASTEL PEACH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497401710 </t>
+  </si>
+  <si>
+    <t>SOLID - Si - 630 - TREE BRANCHES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497121700 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 510 - BLUE HIBISCUS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497121717 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 510 - TROPICAL BLOOM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497401727 </t>
+  </si>
+  <si>
+    <t>SOLID - Si - 630 - BLUE WIND</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497121724 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 510 - GRAY BOUQUET</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497121809 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 630 - BLUE HIBISCUS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497401734 </t>
+  </si>
+  <si>
+    <t>SOLID - Si - 630 - AMBER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497121816 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 630 - TROPICAL BLOOM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497401741 </t>
+  </si>
+  <si>
+    <t>SOLID - Si - 630 - SLATE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497121823 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 630 - GRAY BOUQUET</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497377008 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497401758 </t>
+  </si>
+  <si>
+    <t>SOLID - Si - 630 - CHERRY RED</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497377015 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497401765 </t>
+  </si>
+  <si>
+    <t>SOLID - Si - 630 - DUSK BLUE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497377022 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 630 - AMBER YELLOW</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497401772 </t>
+  </si>
+  <si>
+    <t>SOLID - Si - 630 - ORANGE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497401789 </t>
+  </si>
+  <si>
+    <t>SOLID - Si - 510 - CLASH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497377039 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497377053 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497401796 </t>
+  </si>
+  <si>
+    <t>SOLID - Si - 510 - WAVES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497377060 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497401802 </t>
+  </si>
+  <si>
+    <t>SOLID - Si - 510 - COLOR NATURE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497377077 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497401819 </t>
+  </si>
+  <si>
+    <t>SOLID - Si - 510 - TREE BRANCHES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497377084 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497401826 </t>
+  </si>
+  <si>
+    <t>SOLID - Si - 510 - BLUE WIND</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497401833 </t>
+  </si>
+  <si>
+    <t>SOLID - Si - 510 - AMBER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497401840 </t>
+  </si>
+  <si>
+    <t>SOLID - Si - 510 - SLATE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497401857 </t>
+  </si>
+  <si>
+    <t>SOLID - Si - 510 - CHERRY RED</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497401864 </t>
+  </si>
+  <si>
+    <t>SOLID - Si - 510 - DUSK BLUE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497401871 </t>
+  </si>
+  <si>
+    <t>SOLID - Si - 510 - ORANGE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497401925 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 850 - BLUE IRISES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497401932 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 850 - NIGHT FOREST</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497401949 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 850 - PINK BLOOM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497401956 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 850 - ZEN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497402120 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 850 - JET BLACK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497402137 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 850 - ULTRAMARINE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497402151 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 850 - PASTEL PEACH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497402168 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 850 - WHITE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497120925 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 630 - WHITE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497117949 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497116607 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 510 - DUSK BLUE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497116614 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 510 - MIDNIGHT GREEN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497116621 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 510 - BURGUNDY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497116638 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 510 - AMETHYST PURPLE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497116645 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 510 - BLOSSOM PINK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497116652 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 510 - PAPAYA ORANGE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497116669 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 510 - SAFFRON YELLOW</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497116676 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 510 - APPLE GREEN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497116683 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 510 - LAVENDER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497118656 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 630</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497118953 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 510</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497120604 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 630 - DUSK BLUE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497120611 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 630 - MIDNIGHT GREEN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497120628 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 630 - BURGUNDY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497120635 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 630 - AMETHYST PURPLE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497120642 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 630 - BLOSSOM PINK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497120659 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 630 - PAPAYA ORANGE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497120666 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 630 - SAFFRON YELLOW</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497120673 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 630 - APPLE GREEN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497120680 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 630 - LAVENDER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497121748 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 510 - AUTUMN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497121762 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 510 - TROPICAL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497121779 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 510 - COTTON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497121830 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 630 - BLUE GARDEN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497121847 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 630 - AUTUMN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497121861 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 630 - TROPICAL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497121878 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 630 - COTTON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497403110 </t>
+  </si>
+  <si>
+    <t>TIDE - SLATE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497402359 </t>
+  </si>
+  <si>
+    <t>TIDE - WILD FLOWERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497402366 </t>
+  </si>
+  <si>
+    <t>TIDE - FLORAL JUMBLE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497402373 </t>
+  </si>
+  <si>
+    <t>TIDE - ALL OVER BOTANICAL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497402380 </t>
+  </si>
+  <si>
+    <t>TIDE - CORAL SKETCH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497402397 </t>
+  </si>
+  <si>
+    <t>TIDE - ACRYLIC PAINT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497402403 </t>
+  </si>
+  <si>
+    <t>TIDE - OIL MOUNTAINS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497403103 </t>
+  </si>
+  <si>
+    <t>TIDE - GRAY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497403127 </t>
+  </si>
+  <si>
+    <t>TIDE - DUSK BLUE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497403134 </t>
+  </si>
+  <si>
+    <t>TIDE - PASTEL GREEN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497403141 </t>
+  </si>
+  <si>
+    <t>TIDE - PASTEL YELLOW</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497403158 </t>
+  </si>
+  <si>
+    <t>TIDE - CORAL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497401383 </t>
+  </si>
+  <si>
+    <t>MIST - BLACK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497401390 </t>
+  </si>
+  <si>
+    <t>MIST - PASTEL GREEN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497401406 </t>
+  </si>
+  <si>
+    <t>MIST - IVORY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497401659 </t>
+  </si>
+  <si>
+    <t>MIST - VIOLET BLOOMS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497401666 </t>
+  </si>
+  <si>
+    <t>MIST - PEACH PETALS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497401673 </t>
+  </si>
+  <si>
+    <t>MIST - FALLING LEAVES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497400911 </t>
+  </si>
+  <si>
+    <t>UMI - BLACK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497400874 </t>
+  </si>
+  <si>
+    <t>UMI - WATERFALL GARDEN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497400881 </t>
+  </si>
+  <si>
+    <t>UMI - FLORAL CORAL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497400898 </t>
+  </si>
+  <si>
+    <t>UMI - GREEN TEA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497400904 </t>
+  </si>
+  <si>
+    <t>UMI - BLUE FEATHER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497400928 </t>
+  </si>
+  <si>
+    <t>UMI - IVORY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497400935 </t>
+  </si>
+  <si>
+    <t>UMI - PEACHY PINK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497400942 </t>
+  </si>
+  <si>
+    <t>UMI - LAVENDER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497400447 </t>
+  </si>
+  <si>
+    <t>STREAM - BLACK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497400300 </t>
+  </si>
+  <si>
+    <t>STREAM - PINK FLAMBE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497400317 </t>
+  </si>
+  <si>
+    <t>STREAM - MATCHA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497400324 </t>
+  </si>
+  <si>
+    <t>STREAM - FLOWER DUST</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497400331 </t>
+  </si>
+  <si>
+    <t>STREAM - COTTON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497400348 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497400355 </t>
+  </si>
+  <si>
+    <t>STREAM - PURPLE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497400362 </t>
+  </si>
+  <si>
+    <t>STREAM - TURQUOISE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497400379 </t>
+  </si>
+  <si>
+    <t>STREAM - LIGHT YELLOW</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497400409 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497400416 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497400423 </t>
+  </si>
+  <si>
+    <t>STREAM - FLOWER DUSK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497400430 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497400454 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497400461 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497400478 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497403288 </t>
+  </si>
+  <si>
+    <t>STREAM - APPLE GREEN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497403295 </t>
+  </si>
+  <si>
+    <t>STREAM - LAVENDER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497403301 </t>
+  </si>
+  <si>
+    <t>STREAM - JET BLACK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497403318 </t>
+  </si>
+  <si>
+    <t>STREAM - DUSK BLUE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497403325 </t>
+  </si>
+  <si>
+    <t>STREAM - MIDNIGHT GREEN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497403332 </t>
+  </si>
+  <si>
+    <t>STREAM - BURGUNDY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497403349 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">STREAM - </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497403356 </t>
+  </si>
+  <si>
+    <t>STREAM - BLOSSOM PINK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497403363 </t>
+  </si>
+  <si>
+    <t>STREAM - PAPAYA ORANGE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497403370 </t>
+  </si>
+  <si>
+    <t>STREAM - SAFFRON YELLOW</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497403387 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497403394 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497403202 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497403219 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497403226 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497403233 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497403240 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497403257 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497403264 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497403271 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497401291 </t>
+  </si>
+  <si>
+    <t>SWIFT - SLATE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497401284 </t>
+  </si>
+  <si>
+    <t>SWIFT - TEAL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497401963 </t>
+  </si>
+  <si>
+    <t>SWIFT - VILLA ESTE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497401970 </t>
+  </si>
+  <si>
+    <t>SWIFT - RED FLOWERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497401987 </t>
+  </si>
+  <si>
+    <t>SWIFT - VIOLETS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497401994 </t>
+  </si>
+  <si>
+    <t>SWIFT - WAVES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497069866 </t>
+  </si>
+  <si>
+    <t>06986</t>
+  </si>
+  <si>
+    <t>ICE - BLACK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497067954 </t>
+  </si>
+  <si>
+    <t>06795</t>
+  </si>
+  <si>
+    <t>ICE - SUMMER GARDEN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497067978 </t>
+  </si>
+  <si>
+    <t>06797</t>
+  </si>
+  <si>
+    <t>ICE - PINE GREEN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497069835 </t>
+  </si>
+  <si>
+    <t>06983</t>
+  </si>
+  <si>
+    <t>ICE - OFFSET BOTANICAL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497069842 </t>
+  </si>
+  <si>
+    <t>06984</t>
+  </si>
+  <si>
+    <t>ICE - WATERCOLOR LEAVES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497069859 </t>
+  </si>
+  <si>
+    <t>06985</t>
+  </si>
+  <si>
+    <t>ICE - SEA FISH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497069873 </t>
+  </si>
+  <si>
+    <t>06987</t>
+  </si>
+  <si>
+    <t>ICE - BRIGHT SPOTS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497069897 </t>
+  </si>
+  <si>
+    <t>06989</t>
+  </si>
+  <si>
+    <t>ICE - BIRDS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497069903 </t>
+  </si>
+  <si>
+    <t>06990</t>
+  </si>
+  <si>
+    <t>ICE - BAMBOO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497069910 </t>
+  </si>
+  <si>
+    <t>06991</t>
+  </si>
+  <si>
+    <t>ICE - FLOWER STRIPES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497069934 </t>
+  </si>
+  <si>
+    <t>06993</t>
+  </si>
+  <si>
+    <t>ICE - RED FLOWERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497069941 </t>
+  </si>
+  <si>
+    <t>06994</t>
+  </si>
+  <si>
+    <t>ICE - DUSK BLUE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497069958 </t>
+  </si>
+  <si>
+    <t>06995</t>
+  </si>
+  <si>
+    <t>ICE - DACHSHUND</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497069965 </t>
+  </si>
+  <si>
+    <t>06996</t>
+  </si>
+  <si>
+    <t>ICE - BLOOMS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497069972 </t>
+  </si>
+  <si>
+    <t>06997</t>
+  </si>
+  <si>
+    <t>ICE - PINK FLOWERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497400775 </t>
+  </si>
+  <si>
+    <t>BOOST - CARBON BLACK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497400645 </t>
+  </si>
+  <si>
+    <t>BOOST - CORAL GARDEN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497400652 </t>
+  </si>
+  <si>
+    <t>BOOST - FLORAL PARTY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497400669 </t>
+  </si>
+  <si>
+    <t>BOOST - BLUE PAINT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497400713 </t>
+  </si>
+  <si>
+    <t>BOOST - EXOTIC PINK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497400720 </t>
+  </si>
+  <si>
+    <t>BOOST - BOUQUET</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497400737 </t>
+  </si>
+  <si>
+    <t>BOOST - GREENSTONE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497400751 </t>
+  </si>
+  <si>
+    <t>BOOST - PINE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497400768 </t>
+  </si>
+  <si>
+    <t>BOOST - MAROON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497400782 </t>
+  </si>
+  <si>
+    <t>BOOST - WHITE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497400829 </t>
+  </si>
+  <si>
+    <t>BOOST - NUDE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497400836 </t>
+  </si>
+  <si>
+    <t>BOOST - DENIM BLUE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497403509 </t>
+  </si>
+  <si>
+    <t>BOOST - DUSK BLUE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497403516 </t>
+  </si>
+  <si>
+    <t>BOOST - MIDNIGHT GREEN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497403523 </t>
+  </si>
+  <si>
+    <t>BOOST - BURGUNDY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497403530 </t>
+  </si>
+  <si>
+    <t>BOOST - AMETHYST PURPLE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497403547 </t>
+  </si>
+  <si>
+    <t>BOOST - BLOSSOM PINK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497403554 </t>
+  </si>
+  <si>
+    <t>BOOST - PAPAYA ORANGE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497403561 </t>
+  </si>
+  <si>
+    <t>BOOST - SAFFRON YELLOW</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497403578 </t>
+  </si>
+  <si>
+    <t>BOOST - APPLE GREEN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497403585 </t>
+  </si>
+  <si>
+    <t>BOOST - LAVENDER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497413607 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497413614 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497413621 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497413638 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497413645 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497413706 </t>
+  </si>
+  <si>
+    <t>BOOST - BLUE GARDEN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497413713 </t>
+  </si>
+  <si>
+    <t>BOOST - AUTUMN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497413720 </t>
+  </si>
+  <si>
+    <t>BOOST - TROPICAL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497413737 </t>
+  </si>
+  <si>
+    <t>BOOST - BLUE IRISES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497413744 </t>
+  </si>
+  <si>
+    <t>BOOST - NIGHT FOREST</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497413751 </t>
+  </si>
+  <si>
+    <t>BOOST - TREE BRANCHES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497413768 </t>
+  </si>
+  <si>
+    <t>BOOST - PINK BLOOM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497413782 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497413799 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497413805 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497413775 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497401345 </t>
+  </si>
+  <si>
+    <t>BUBBLE - BLUE PEONIES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497401246 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497401253 </t>
+  </si>
+  <si>
+    <t>BUBBLE - VINTAGE FLORAL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497401260 </t>
+  </si>
+  <si>
+    <t>BUBBLE - WATERCOLOR LEAVES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497401277 </t>
+  </si>
+  <si>
+    <t>BUBBLE - ZEN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497401352 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497401369 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497401376 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497401000 </t>
+  </si>
+  <si>
+    <t>WHIM - AUTUMN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497400140 </t>
+  </si>
+  <si>
+    <t>WHIM - BLACK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497400157 </t>
+  </si>
+  <si>
+    <t>WHIM - IVORY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497400164 </t>
+  </si>
+  <si>
+    <t>WHIM - PASTEL GREEN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497401024 </t>
+  </si>
+  <si>
+    <t>WHIM - BLUE GARDEN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497401031 </t>
+  </si>
+  <si>
+    <t>WHIM - TROPICAL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497401109 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497401123 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497401130 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497401147 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497401154 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497401161 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497403608 </t>
+  </si>
+  <si>
+    <t>WHIM - DUSK BLUE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497403615 </t>
+  </si>
+  <si>
+    <t>WHIM - MIDNIGHT GREEN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497403622 </t>
+  </si>
+  <si>
+    <t>WHIM - BURGUNDY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497403639 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">WHIM - </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497403646 </t>
+  </si>
+  <si>
+    <t>WHIM - BLOSSOM PINK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497403653 </t>
+  </si>
+  <si>
+    <t>WHIM - PAPAYA ORGANGE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497403660 </t>
+  </si>
+  <si>
+    <t>WHIM - SAFFRON YELLOW</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497403677 </t>
+  </si>
+  <si>
+    <t>WHIM - APPLE GREEN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497403684 </t>
+  </si>
+  <si>
+    <t>WHIM - LAVENDER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497411177 </t>
+  </si>
+  <si>
+    <t>WHIM - TREE BRANCHES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497411184 </t>
+  </si>
+  <si>
+    <t>WHIM - BLUE IRISES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497411191 </t>
+  </si>
+  <si>
+    <t>WHIM - FLORAL PARTY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497411207 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497411214 </t>
+  </si>
+  <si>
+    <t>WHIM - NIGHT FOREST</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497411221 </t>
+  </si>
+  <si>
+    <t>WHIM - ABSTRACT LEAVES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497411238 </t>
+  </si>
+  <si>
+    <t>WHIM - COTTON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497411245 </t>
+  </si>
+  <si>
+    <t>WHIM - BOUQUET</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497402465 </t>
+  </si>
+  <si>
+    <t>POP - DINOSAURS JUNGLE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497402472 </t>
+  </si>
+  <si>
+    <t>POP - OCEAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497402489 </t>
+  </si>
+  <si>
+    <t>POP - BLOOMING GARDEN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497402496 </t>
+  </si>
+  <si>
+    <t>POP - SAFARI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497402502 </t>
+  </si>
+  <si>
+    <t>POP - SPACE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497402519 </t>
+  </si>
+  <si>
+    <t>POP - BALOONS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497401437 </t>
+  </si>
+  <si>
+    <t>SOLID KIDS - COLOR BRICKS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497401451 </t>
+  </si>
+  <si>
+    <t>SOLID KIDS - JUNGLE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497401468 </t>
+  </si>
+  <si>
+    <t>SOLID KIDS - MAP OF LIFE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497401475 </t>
+  </si>
+  <si>
+    <t>SOLID KIDS - ZEBRAS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497401482 </t>
+  </si>
+  <si>
+    <t>SOLID KIDS - UNDERWATER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497401499 </t>
+  </si>
+  <si>
+    <t>SOLID KIDS - GROVE BIRDS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497400973 </t>
+  </si>
+  <si>
+    <t>WHIM KIDS - JUNGLE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497400959 </t>
+  </si>
+  <si>
+    <t>WHIM KIDS - GROVE BIRDS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497400980 </t>
+  </si>
+  <si>
+    <t>WHIM KIDS - MAP OF LIFE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497400997 </t>
+  </si>
+  <si>
+    <t>WHIM KIDS - ZEBRAS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497400966 </t>
+  </si>
+  <si>
+    <t>WHIM KIDS - DINOSAURS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497402809 </t>
+  </si>
+  <si>
+    <t>GLOW - SEA LIFE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497402816 </t>
+  </si>
+  <si>
+    <t>GLOW - TIGERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497402823 </t>
+  </si>
+  <si>
+    <t>GLOW - SPACE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497402830 </t>
+  </si>
+  <si>
+    <t>GLOW - FOREST</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497402847 </t>
+  </si>
+  <si>
+    <t>GLOW - MELODIC FLOWERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497402854 </t>
+  </si>
+  <si>
+    <t>GLOW - CARS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497401536 </t>
+  </si>
+  <si>
+    <t>ICE KIDS - FEATHERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497401543 </t>
+  </si>
+  <si>
+    <t>ICE KIDS - SEA ANIMALS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497401550 </t>
+  </si>
+  <si>
+    <t>ICE KIDS - HAPPY QUOKKA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497401574 </t>
+  </si>
+  <si>
+    <t>ICE KIDS - CACTUS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497401581 </t>
+  </si>
+  <si>
+    <t>ICE KIDS - FLOWERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497401598 </t>
+  </si>
+  <si>
+    <t>ICE KIDS - ZEBRAS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497401604 </t>
+  </si>
+  <si>
+    <t>ICE KIDS - MAP OF LIFE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497401611 </t>
+  </si>
+  <si>
+    <t>ICE KIDS - TOWN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497401628 </t>
+  </si>
+  <si>
+    <t>ICE KIDS - BALLOONS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497401635 </t>
+  </si>
+  <si>
+    <t>ICE KIDS - SPACE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497402540 </t>
+  </si>
+  <si>
+    <t>TWIST - SEA ANIMALS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497402588 </t>
+  </si>
+  <si>
+    <t>TWIST - FLOWERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497402595 </t>
+  </si>
+  <si>
+    <t>TWIST - ZEBRAS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497402601 </t>
+  </si>
+  <si>
+    <t>TWIST - MAP OF LIFE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497402618 </t>
+  </si>
+  <si>
+    <t>TWIST - TIGERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497402625 </t>
+  </si>
+  <si>
+    <t>TWIST - SPACE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497375004 </t>
+  </si>
+  <si>
+    <t>DISNEY - No - 510 - AMBER YELLOW</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497375011 </t>
+  </si>
+  <si>
+    <t>DISNEY - No - 630 - AMBER YELLOW</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497375028 </t>
+  </si>
+  <si>
+    <t>DISNEY - No - 510 - JADE GREEN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497375035 </t>
+  </si>
+  <si>
+    <t>DISNEY - No - 630 - JADE GREEN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497375080 </t>
+  </si>
+  <si>
+    <t>DISNEY - No - 510 - JET BLACK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497375097 </t>
+  </si>
+  <si>
+    <t>DISNEY - No - 630 - JET BLACK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497375141 </t>
+  </si>
+  <si>
+    <t>DISNEY - No - 510 - RASPBERRY PINK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497375158 </t>
+  </si>
+  <si>
+    <t>DISNEY - No - 630 - RASPBERRY PINK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497375189 </t>
+  </si>
+  <si>
+    <t>DISNEY - No - 510 - ULTRAMARINE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497375196 </t>
+  </si>
+  <si>
+    <t>DISNEY - No - 630 - ULTRAMARINE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497376001 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497378043 </t>
+  </si>
+  <si>
+    <t>DISNEY - No - 510 - FIREBRICK RED</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497378050 </t>
+  </si>
+  <si>
+    <t>DISNEY - No - 630 - FIREBRICK RED</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497378104 </t>
+  </si>
+  <si>
+    <t>DISNEY - No - 510 - OLIVE GREEN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497378111 </t>
+  </si>
+  <si>
+    <t>DISNEY - No - 630 - OLIVE GREEN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497378166 </t>
+  </si>
+  <si>
+    <t>DISNEY - No - 510 - STONE BLUE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497378173 </t>
+  </si>
+  <si>
+    <t>DISNEY - No - 630 - STONE BLUE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497378180 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497378197 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497378203 </t>
+  </si>
+  <si>
+    <t>DISNEY - No - 510 - WHITE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497378210 </t>
+  </si>
+  <si>
+    <t>DISNEY - No - 630 - WHITE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497378265 </t>
+  </si>
+  <si>
+    <t>DISNEY - Si - 510 - SLATE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497378272 </t>
+  </si>
+  <si>
+    <t>DISNEY - Si - 630 - SLATE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497378302 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497378319 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497378326 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497378333 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497378487 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497378494 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497378500 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497382200 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497378517 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497382217 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497378524 </t>
+  </si>
+  <si>
+    <t>DISNEY - Si - 510 - CHERRY RED</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497382262 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497378531 </t>
+  </si>
+  <si>
+    <t>DISNEY - Si - 630 - CHERRY RED</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497382279 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497381029 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497381036 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497381166 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497381173 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497381180 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497381197 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497381203 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497381210 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497381265 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497381272 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497382026 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497382033 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497382163 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497382170 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497382187 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497382194 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497385041 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497385058 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497385089 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497385096 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497385225 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497385232 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497385263 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497385270 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497386062 </t>
+  </si>
+  <si>
+    <t>DISNEY - No - 510 - GREY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497386079 </t>
+  </si>
+  <si>
+    <t>DISNEY - No - 630 - GREY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497386086 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497386093 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497386161 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497386178 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497386208 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497386215 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497386260 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497394104 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497386277 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497394111 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497387007 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497394166 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497387014 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497394173 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497394203 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497387021 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497394210 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497387038 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497394265 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497387151 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497394272 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497387205 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497394302 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497387212 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497394319 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497387229 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497394326 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497387236 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497394333 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497387304 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497394388 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497394395 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497387311 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497394449 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497387328 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497394456 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497387335 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497394487 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497394494 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497387441 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497387458 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497387502 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497387519 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497389209 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497389216 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497389223 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497389230 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497389285 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497389292 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497389384 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497389391 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497389407 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497389414 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497389506 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497389513 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497389520 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497389537 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497389643 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497389650 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497389681 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497389698 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497389704 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497389711 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497390007 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497390014 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497390021 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497390038 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497390045 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497390052 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497390083 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497390090 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497390182 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497390199 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497390205 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497390212 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497390304 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497390311 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497390328 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497390335 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497390502 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497390519 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497390526 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497390533 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497390601 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497390618 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497390625 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497390632 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497390786 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497390793 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497390809 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497390816 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497390823 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497390830 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497391004 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497391011 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497391028 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497391035 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497391080 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497391097 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497391202 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497391219 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497391264 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497391271 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497391349 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497391356 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497391363 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497391370 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497391387 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497391394 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497391400 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497391417 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497391462 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497391479 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497391509 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497391516 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497392001 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497392018 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497408207 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497392025 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497392032 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497408214 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497392131 </t>
+  </si>
+  <si>
+    <t>DISNEY - No - 630 - PURPLE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497408221 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497392148 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497408238 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497392155 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497408283 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497408290 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497392186 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497408344 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497392193 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497408351 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497392209 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497408382 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497392216 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497408399 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497392308 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497408702 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497392315 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497408719 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497392322 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497408726 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497392339 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497408733 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497392445 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497408788 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497392452 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497408795 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497408849 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497392469 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497392476 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497408856 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497408887 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497392506 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497408894 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497392513 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497409709 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497409716 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497409723 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497409730 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497409785 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497409792 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497409846 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497409853 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497409884 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497409891 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497394067 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497394074 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497394081 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497394098 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497376018 </t>
+  </si>
+  <si>
+    <t>WARNER - No - 630 - AMBER YELLOW</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497376087 </t>
+  </si>
+  <si>
+    <t>WARNER - No - 510 - JET BLACK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497376094 </t>
+  </si>
+  <si>
+    <t>WARNER - No - 630 - JET BLACK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497376162 </t>
+  </si>
+  <si>
+    <t>WARNER - No - 510 - STONE BLUE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497376179 </t>
+  </si>
+  <si>
+    <t>WARNER - No - 630 - STONE BLUE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497376186 </t>
+  </si>
+  <si>
+    <t>WARNER - No - 510 - ULTRAMARINE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497376193 </t>
+  </si>
+  <si>
+    <t>WARNER - No - 630 - ULTRAMARINE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497376209 </t>
+  </si>
+  <si>
+    <t>WARNER - No - 510 - WHITE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497376216 </t>
+  </si>
+  <si>
+    <t>WARNER - No - 630 - WHITE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497376261 </t>
+  </si>
+  <si>
+    <t>WARNER - Si - 510 - SLATE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497376278 </t>
+  </si>
+  <si>
+    <t>WARNER - Si - 630 - SLATE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497380008 </t>
+  </si>
+  <si>
+    <t>WARNER - No - 510 - AMBER YELLOW</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497380015 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497383047 </t>
+  </si>
+  <si>
+    <t>WARNER - No - 510 - FIREBRICK RED</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497383054 </t>
+  </si>
+  <si>
+    <t>WARNER - No - 630 - FIREBRICK RED</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497380046 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497383085 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497380053 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497383092 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497380084 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497383207 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497380091 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497380183 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497383214 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497380190 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497383221 </t>
+  </si>
+  <si>
+    <t>WARNER - Si - 510 - CHERRY RED</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497380220 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497383238 </t>
+  </si>
+  <si>
+    <t>WARNER - Si - 630 - CHERRY RED</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497380237 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497383269 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497380244 </t>
+  </si>
+  <si>
+    <t>WARNER - Si - 510 - MUSTARD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497383276 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497380251 </t>
+  </si>
+  <si>
+    <t>WARNER - Si - 630 - MUSTARD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497383344 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497383351 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497383382 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497383399 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497383405 </t>
+  </si>
+  <si>
+    <t>WARNER - No - 510 - OLIVE GREEN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497383412 </t>
+  </si>
+  <si>
+    <t>WARNER - No - 630 - OLIVE GREEN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497383467 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497383474 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497383504 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497383511 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497383542 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497383559 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497383603 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497383610 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497383689 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497383696 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497383801 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497383818 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497383849 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497383856 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497383863 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497383870 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497383986 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497383993 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497384068 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497384075 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497384082 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497384099 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497384105 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497384112 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497384167 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497384174 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497384228 </t>
+  </si>
+  <si>
+    <t>WARNER - No - 510 - JADE GREEN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497384235 </t>
+  </si>
+  <si>
+    <t>WARNER - No - 630 - JADE GREEN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497384280 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497384297 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497384303 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497384310 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497384402 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497384419 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497384464 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497384471 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497393008 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497393015 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497393022 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497393039 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497393084 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497393091 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497393183 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497393190 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497393206 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497393213 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497410101 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497393220 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497410118 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497393237 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497410149 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497410156 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497410187 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497410194 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497410248 </t>
+  </si>
+  <si>
+    <t>WARNER - No - 510 - RASPBERRY PINK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497410255 </t>
+  </si>
+  <si>
+    <t>WARNER - No - 630 - RASPBERRY PINK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497410286 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497410293 </t>
   </si>
   <si>
     <t xml:space="preserve">8412497375608 </t>
   </si>
   <si>
-    <t>copy of QUOKKA BOTELLA ECOZEN SWIFT - No - 510 - ULTRAMARINE</t>
+    <t>TURISMO - No - 510 - ULTRAMARINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497375615 </t>
   </si>
   <si>
-    <t>copy of QUOKKA BOTELLA ECOZEN SWIFT - No - 510 - JADE GREEN</t>
+    <t>TURISMO - No - 510 - JADE GREEN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497375622 </t>
   </si>
   <si>
-    <t>copy of QUOKKA BOTELLA ECOZEN SWIFT - No - 510 - OLIVE GREEN</t>
+    <t>TURISMO - No - 510 - OLIVE GREEN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497375639 </t>
   </si>
   <si>
-    <t>copy of QUOKKA BOTELLA ECOZEN SWIFT - Si - 510 - CHERRY RED</t>
+    <t>TURISMO - Si - 510 - CHERRY RED</t>
   </si>
   <si>
     <t xml:space="preserve">8412497375646 </t>
   </si>
   <si>
-    <t>copy of QUOKKA BOTELLA ECOZEN SWIFT - No - 510 - WHITE</t>
+    <t>TURISMO - No - 510 - WHITE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497375653 </t>
   </si>
   <si>
     <t xml:space="preserve">8412497375660 </t>
   </si>
   <si>
-    <t>TURISMO - No - 510 - WHITE</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">8412497375677 </t>
   </si>
   <si>
-    <t>copy of QUOKKA BOTELLA ECOZEN SWIFT - No - 510 - AMBER YELLOW</t>
+    <t>TURISMO - No - 510 - AMBER YELLOW</t>
   </si>
   <si>
     <t xml:space="preserve">8412497375684 </t>
   </si>
   <si>
-    <t>copy of QUOKKA BOTELLA ECOZEN SWIFT - No - 510 - GREY</t>
+    <t>TURISMO - No - 510 - GREY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497375691 </t>
   </si>
   <si>
-    <t>TURISMO - No - 510 - GREY</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">8412497375707 </t>
   </si>
   <si>
     <t xml:space="preserve">8412497375714 </t>
   </si>
   <si>
-    <t>TURISMO - Si - 510 - CHERRY RED</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">8412497375721 </t>
   </si>
   <si>
-    <t>copy of QUOKKA BOTELLA ECOZEN SWIFT - No - 510 - JET BLACK</t>
+    <t>TURISMO - No - 510 - JET BLACK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497375738 </t>
   </si>
   <si>
     <t xml:space="preserve">8412497375745 </t>
   </si>
   <si>
-    <t>TURISMO - No - 510 - JADE GREEN</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">8412497375752 </t>
   </si>
   <si>
     <t xml:space="preserve">8412497375769 </t>
   </si>
   <si>
     <t xml:space="preserve">8412497375776 </t>
   </si>
   <si>
-    <t>copy of QUOKKA BOTELLA ECOZEN SWIFT - No - 510 - RASPBERRY PINK</t>
+    <t>TURISMO - No - 510 - RASPBERRY PINK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497375783 </t>
   </si>
   <si>
     <t xml:space="preserve">8412497375790 </t>
   </si>
   <si>
     <t xml:space="preserve">8412497375806 </t>
   </si>
   <si>
     <t xml:space="preserve">8412497375813 </t>
   </si>
   <si>
     <t xml:space="preserve">8412497375820 </t>
   </si>
   <si>
-    <t>TURISMO - No - 510 - JET BLACK</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">8412497375837 </t>
   </si>
   <si>
     <t xml:space="preserve">8412497375844 </t>
   </si>
   <si>
     <t xml:space="preserve">8412497375851 </t>
   </si>
   <si>
-    <t>TURISMO - No - 510 - OLIVE GREEN</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">8412497375868 </t>
   </si>
   <si>
     <t xml:space="preserve">8412497375875 </t>
   </si>
   <si>
     <t xml:space="preserve">8412497375882 </t>
   </si>
   <si>
     <t xml:space="preserve">8412497376308 </t>
   </si>
   <si>
-    <t>TURISMO - No - ULTRAMARINE</t>
+    <t>TURISMO - No - 630 - ULTRAMARINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497376315 </t>
   </si>
   <si>
-    <t>TURISMO - No - JADE GREEN</t>
+    <t>TURISMO - No - 630 - JADE GREEN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497376322 </t>
   </si>
   <si>
-    <t>copy of QUOKKA BOTELLA ECOZEN SWIFT - No - OLIVE GREEN</t>
+    <t>TURISMO - No - 630 - OLIVE GREEN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497376339 </t>
   </si>
   <si>
-    <t>TURISMO - Si - CHERRY RED</t>
+    <t>TURISMO - Si - 630 - CHERRY RED</t>
   </si>
   <si>
     <t xml:space="preserve">8412497376346 </t>
   </si>
   <si>
-    <t>TURISMO - No - WHITE</t>
+    <t>TURISMO - No - 630 - WHITE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497376353 </t>
   </si>
   <si>
-    <t>copy of QUOKKA BOTELLA ECOZEN SWIFT - No - ULTRAMARINE</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">8412497376360 </t>
   </si>
   <si>
     <t xml:space="preserve">8412497376377 </t>
   </si>
   <si>
-    <t>TURISMO - No - AMBER YELLOW</t>
+    <t>TURISMO - No - 630 - AMBER YELLOW</t>
   </si>
   <si>
     <t xml:space="preserve">8412497376384 </t>
   </si>
   <si>
-    <t>copy of QUOKKA BOTELLA ECOZEN SWIFT - No - GREY</t>
+    <t>TURISMO - No - 630 - GREY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497376391 </t>
   </si>
   <si>
-    <t>TURISMO - No - GREY</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">8412497376407 </t>
   </si>
   <si>
-    <t>TURISMO - No - OLIVE GREEN</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">8412497376414 </t>
   </si>
   <si>
-    <t>copy of QUOKKA BOTELLA ECOZEN SWIFT - Si - CHERRY RED</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">8412497376421 </t>
   </si>
   <si>
-    <t>TURISMO - No - JET BLACK</t>
+    <t>TURISMO - No - 630 - JET BLACK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497376438 </t>
   </si>
   <si>
     <t xml:space="preserve">8412497376445 </t>
   </si>
   <si>
     <t xml:space="preserve">8412497376452 </t>
   </si>
   <si>
     <t xml:space="preserve">8412497376469 </t>
   </si>
   <si>
     <t xml:space="preserve">8412497376476 </t>
   </si>
   <si>
-    <t>TURISMO - No - RASPBERRY PINK</t>
+    <t>TURISMO - No - 630 - RASPBERRY PINK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497376483 </t>
   </si>
   <si>
-    <t>copy of QUOKKA BOTELLA ECOZEN SWIFT - No - JADE GREEN</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">8412497376490 </t>
   </si>
   <si>
     <t xml:space="preserve">8412497376506 </t>
   </si>
   <si>
     <t xml:space="preserve">8412497376513 </t>
   </si>
   <si>
     <t xml:space="preserve">8412497376520 </t>
   </si>
   <si>
     <t xml:space="preserve">8412497376537 </t>
   </si>
   <si>
     <t xml:space="preserve">8412497376544 </t>
   </si>
   <si>
     <t xml:space="preserve">8412497376551 </t>
   </si>
   <si>
     <t xml:space="preserve">8412497376568 </t>
   </si>
   <si>
     <t xml:space="preserve">8412497376575 </t>
   </si>
   <si>
-    <t>copy of QUOKKA BOTELLA ECOZEN SWIFT - No - WHITE</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">8412497376582 </t>
   </si>
   <si>
-    <t>TURISMO - No - 510 - ULTRAMARINE</t>
-[...2588 lines deleted...]
-    <t>copy of Whim</t>
+    <t>copy of TWIST - SEA ANIMALS</t>
+  </si>
+  <si>
+    <t>copy of TWIST - FLOWERS</t>
+  </si>
+  <si>
+    <t>copy of TWIST - ZEBRAS</t>
+  </si>
+  <si>
+    <t>copy of TWIST - MAP OF LIFE</t>
+  </si>
+  <si>
+    <t>copy of TWIST - TIGERS</t>
+  </si>
+  <si>
+    <t>CORE - SPACE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497403417 </t>
+  </si>
+  <si>
+    <t>CORE - DUSK BLUE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497403424 </t>
+  </si>
+  <si>
+    <t>CORE - MIDNIGHT GREEN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497403431 </t>
+  </si>
+  <si>
+    <t>CORE - BURGUNDY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497403448 </t>
+  </si>
+  <si>
+    <t>CORE - AMETHYST PURPLE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497403455 </t>
+  </si>
+  <si>
+    <t>CORE - BLOSSOM PINK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497403462 </t>
+  </si>
+  <si>
+    <t>CORE - PAPAYA ORANGE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497403479 </t>
+  </si>
+  <si>
+    <t>CORE - SAFFRON YELLOW</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497403486 </t>
+  </si>
+  <si>
+    <t>CORE - APPLE GREEN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497403493 </t>
+  </si>
+  <si>
+    <t>CORE - LAVENDER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497403400 </t>
+  </si>
+  <si>
+    <t>CORE - BLACK</t>
+  </si>
+  <si>
+    <t>copy of copy of TWIST - SEA ANIMALS</t>
+  </si>
+  <si>
+    <t>copy of copy of TWIST - FLOWERS</t>
+  </si>
+  <si>
+    <t>ECHO - ZEBRAS</t>
+  </si>
+  <si>
+    <t>copy of copy of TWIST - MAP OF LIFE</t>
+  </si>
+  <si>
+    <t>copy of copy of TWIST - TIGERS</t>
+  </si>
+  <si>
+    <t>ECHO - SPACE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497403905 </t>
+  </si>
+  <si>
+    <t>ECHO - LIQUID MARBLE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497403912 </t>
+  </si>
+  <si>
+    <t>copy of copy of TWIST - ABSTRACT LEAVES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497403929 </t>
+  </si>
+  <si>
+    <t>copy of copy of TWIST - MAGNOLIA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497403943 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ECHO - </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497403950 </t>
+  </si>
+  <si>
+    <t>copy of copy of TWIST - PINK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497403936 </t>
+  </si>
+  <si>
+    <t>copy of copy of TWIST - BLACK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497401239 </t>
+  </si>
+  <si>
+    <t>QUOKKA RECIPIENTE COMIDA CRISTAL CON FUNDA DE SILICONA DELI WOOD GRAIN 500 ML</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497401321 </t>
+  </si>
+  <si>
+    <t>QUOKKA RECIPIENTE COMIDA CRISTAL CON FUNDA DE SILICONA DELI SPRING 820 ML</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497401338 </t>
+  </si>
+  <si>
+    <t>QUOKKA RECIPIENTE COMIDA CRISTAL CON FUNDA DE SILICONA DELI WOOD GRAIN 820 ML</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497402212 </t>
+  </si>
+  <si>
+    <t>QUOKKA VASO CAFE DOBLE PARED PP FLUX DITSY BLOOM 450 ML</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497402229 </t>
+  </si>
+  <si>
+    <t>QUOKKA VASO CAFE DOBLE PARED PP FLUX AUTUMN FALL 450 ML</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497402236 </t>
+  </si>
+  <si>
+    <t>QUOKKA VASO CAFE DOBLE PARED PP FLUX SUN GARDEN 450 ML</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497402243 </t>
+  </si>
+  <si>
+    <t>QUOKKA VASO CAFE DOBLE PARED PP FLUX SATSUMA 450 ML</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497402250 </t>
+  </si>
+  <si>
+    <t>QUOKKA VASO CAFE DOBLE PARED PP FLUX JUNGLE 450 ML</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497402267 </t>
+  </si>
+  <si>
+    <t>QUOKKA VASO CAFE DOBLE PARED PP FLUX DARK STONE 450 ML</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497402410 </t>
+  </si>
+  <si>
+    <t>QUOKKA LUNCH BOX ACERO INOXIDABLE KAI BLUE BLOSSOM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497402427 </t>
+  </si>
+  <si>
+    <t>QUOKKA LUNCH BOX ACERO INOXIDABLE KAI PINK BLOOM</t>
   </si>
   <si>
     <t xml:space="preserve">8412497402434 </t>
   </si>
   <si>
     <t>QUOKKA LUNCH BOX ACERO INOXIDABLE KAI BLUEBERRY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497402441 </t>
+  </si>
+  <si>
+    <t>QUOKKA LUNCH BOX ACERO INOXIDABLE KAI BLACK MARBLE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3256,66230 +3712,8194 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D6015"/>
+  <dimension ref="A1:D739"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="1"/>
     <col min="2" max="2" width="12" bestFit="true" customWidth="true" style="1"/>
     <col min="3" max="3" width="10" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="75" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="91" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="B2" s="1" t="s">
+      <c r="B2" s="1">
+        <v>11801</v>
+      </c>
+      <c r="D2" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="1" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="B3" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="B3" s="1">
+        <v>11691</v>
+      </c>
+      <c r="D3" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="1" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="B4" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B4" s="1">
+        <v>11693</v>
+      </c>
+      <c r="D4" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B5" s="1">
+        <v>11694</v>
+      </c>
+      <c r="D5" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B6" s="1">
+        <v>11695</v>
+      </c>
+      <c r="D6" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" s="1">
+        <v>11791</v>
+      </c>
+      <c r="D7" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B8" s="1">
+        <v>11793</v>
+      </c>
+      <c r="D8" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B9" s="1">
+        <v>11795</v>
+      </c>
+      <c r="D9" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="B10" s="1">
+        <v>11825</v>
+      </c>
+      <c r="D10" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="1">
-        <v>37566</v>
+        <v>11866</v>
       </c>
       <c r="D11" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="1">
-        <v>37567</v>
+        <v>11896</v>
       </c>
       <c r="D12" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="1">
-        <v>37568</v>
+        <v>11981</v>
       </c>
       <c r="D13" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="1">
-        <v>37569</v>
+        <v>11982</v>
       </c>
       <c r="D14" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="1">
-        <v>37570</v>
+        <v>11984</v>
       </c>
       <c r="D15" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B16" s="1">
-        <v>37571</v>
+        <v>11985</v>
       </c>
       <c r="D16" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B17" s="1">
-        <v>37572</v>
+        <v>11987</v>
       </c>
       <c r="D17" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B18" s="1">
-        <v>37573</v>
+        <v>11988</v>
       </c>
       <c r="D18" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="1" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B19" s="1">
-        <v>37574</v>
+        <v>11989</v>
       </c>
       <c r="D19" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="1" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B20" s="1">
-        <v>37575</v>
+        <v>11991</v>
       </c>
       <c r="D20" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="1" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="B21" s="1">
-        <v>37576</v>
+        <v>11992</v>
       </c>
       <c r="D21" t="s">
-        <v>25</v>
+        <v>43</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="1" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="B22" s="1">
-        <v>37577</v>
+        <v>11993</v>
       </c>
       <c r="D22" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="1" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="B23" s="1">
-        <v>37578</v>
+        <v>11994</v>
       </c>
       <c r="D23" t="s">
-        <v>14</v>
+        <v>47</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="1" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="B24" s="1">
-        <v>37579</v>
+        <v>11995</v>
       </c>
       <c r="D24" t="s">
-        <v>14</v>
+        <v>49</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="1" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="B25" s="1">
-        <v>37580</v>
+        <v>11996</v>
       </c>
       <c r="D25" t="s">
-        <v>32</v>
+        <v>51</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="1" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="B26" s="1">
-        <v>37581</v>
+        <v>11997</v>
       </c>
       <c r="D26" t="s">
-        <v>12</v>
+        <v>53</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="1" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="B27" s="1">
-        <v>37582</v>
+        <v>11998</v>
       </c>
       <c r="D27" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="1" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="B28" s="1">
-        <v>37583</v>
+        <v>11999</v>
       </c>
       <c r="D28" t="s">
-        <v>32</v>
+        <v>57</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="1" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="B29" s="1">
-        <v>37584</v>
+        <v>12081</v>
       </c>
       <c r="D29" t="s">
-        <v>12</v>
+        <v>59</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="1" t="s">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="B30" s="1">
-        <v>37585</v>
+        <v>12082</v>
       </c>
       <c r="D30" t="s">
-        <v>51</v>
+        <v>61</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="1" t="s">
-        <v>52</v>
+        <v>62</v>
       </c>
       <c r="B31" s="1">
-        <v>37586</v>
+        <v>12084</v>
       </c>
       <c r="D31" t="s">
-        <v>23</v>
+        <v>63</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="1" t="s">
-        <v>53</v>
+        <v>64</v>
       </c>
       <c r="B32" s="1">
-        <v>37587</v>
+        <v>12085</v>
       </c>
       <c r="D32" t="s">
-        <v>23</v>
+        <v>65</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="1" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="B33" s="1">
-        <v>37588</v>
+        <v>12087</v>
       </c>
       <c r="D33" t="s">
-        <v>12</v>
+        <v>67</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="1" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="B34" s="1">
-        <v>37630</v>
+        <v>12088</v>
       </c>
       <c r="D34" t="s">
-        <v>56</v>
+        <v>69</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="1" t="s">
-        <v>57</v>
+        <v>70</v>
       </c>
       <c r="B35" s="1">
-        <v>37631</v>
+        <v>12089</v>
       </c>
       <c r="D35" t="s">
-        <v>58</v>
+        <v>71</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="1" t="s">
-        <v>59</v>
+        <v>72</v>
       </c>
       <c r="B36" s="1">
-        <v>37632</v>
+        <v>12091</v>
       </c>
       <c r="D36" t="s">
-        <v>60</v>
+        <v>73</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="1" t="s">
-        <v>61</v>
+        <v>74</v>
       </c>
       <c r="B37" s="1">
-        <v>37633</v>
+        <v>12093</v>
       </c>
       <c r="D37" t="s">
-        <v>62</v>
+        <v>75</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="1" t="s">
-        <v>63</v>
+        <v>76</v>
       </c>
       <c r="B38" s="1">
-        <v>37634</v>
+        <v>12094</v>
       </c>
       <c r="D38" t="s">
-        <v>64</v>
+        <v>77</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="1" t="s">
-        <v>65</v>
+        <v>78</v>
       </c>
       <c r="B39" s="1">
-        <v>37635</v>
+        <v>12095</v>
       </c>
       <c r="D39" t="s">
-        <v>66</v>
+        <v>79</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="1" t="s">
-        <v>67</v>
+        <v>80</v>
       </c>
       <c r="B40" s="1">
-        <v>37636</v>
+        <v>40168</v>
       </c>
       <c r="D40" t="s">
-        <v>64</v>
+        <v>81</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="1" t="s">
-        <v>68</v>
+        <v>82</v>
       </c>
       <c r="B41" s="1">
-        <v>37637</v>
+        <v>12096</v>
       </c>
       <c r="D41" t="s">
-        <v>69</v>
+        <v>83</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="1" t="s">
-        <v>70</v>
+        <v>84</v>
       </c>
       <c r="B42" s="1">
-        <v>37638</v>
+        <v>40169</v>
       </c>
       <c r="D42" t="s">
-        <v>71</v>
+        <v>85</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="1" t="s">
-        <v>72</v>
+        <v>86</v>
       </c>
       <c r="B43" s="1">
-        <v>37639</v>
+        <v>12097</v>
       </c>
       <c r="D43" t="s">
-        <v>73</v>
+        <v>87</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="1" t="s">
-        <v>74</v>
+        <v>88</v>
       </c>
       <c r="B44" s="1">
-        <v>37640</v>
+        <v>40170</v>
       </c>
       <c r="D44" t="s">
-        <v>75</v>
+        <v>89</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="1" t="s">
-        <v>76</v>
+        <v>90</v>
       </c>
       <c r="B45" s="1">
-        <v>37641</v>
+        <v>12098</v>
       </c>
       <c r="D45" t="s">
-        <v>77</v>
+        <v>91</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="1" t="s">
-        <v>78</v>
+        <v>92</v>
       </c>
       <c r="B46" s="1">
-        <v>37642</v>
+        <v>12099</v>
       </c>
       <c r="D46" t="s">
-        <v>79</v>
+        <v>93</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="1" t="s">
-        <v>80</v>
+        <v>94</v>
       </c>
       <c r="B47" s="1">
-        <v>37643</v>
+        <v>40171</v>
       </c>
       <c r="D47" t="s">
-        <v>56</v>
+        <v>95</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="1" t="s">
-        <v>81</v>
+        <v>96</v>
       </c>
       <c r="B48" s="1">
-        <v>37644</v>
+        <v>12170</v>
       </c>
       <c r="D48" t="s">
-        <v>58</v>
+        <v>97</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" s="1" t="s">
-        <v>82</v>
+        <v>98</v>
       </c>
       <c r="B49" s="1">
-        <v>37645</v>
+        <v>12171</v>
       </c>
       <c r="D49" t="s">
-        <v>77</v>
+        <v>99</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" s="1" t="s">
-        <v>83</v>
+        <v>100</v>
       </c>
       <c r="B50" s="1">
-        <v>37646</v>
+        <v>40172</v>
       </c>
       <c r="D50" t="s">
-        <v>69</v>
+        <v>101</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" s="1" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="B51" s="1">
-        <v>37647</v>
+        <v>12172</v>
       </c>
       <c r="D51" t="s">
-        <v>85</v>
+        <v>103</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" s="1" t="s">
-        <v>86</v>
+        <v>104</v>
       </c>
       <c r="B52" s="1">
-        <v>37648</v>
+        <v>12180</v>
       </c>
       <c r="D52" t="s">
-        <v>87</v>
+        <v>105</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" s="1" t="s">
-        <v>88</v>
+        <v>106</v>
       </c>
       <c r="B53" s="1">
-        <v>37649</v>
+        <v>40173</v>
       </c>
       <c r="D53" t="s">
-        <v>58</v>
+        <v>107</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" s="1" t="s">
-        <v>89</v>
+        <v>108</v>
       </c>
       <c r="B54" s="1">
-        <v>37650</v>
+        <v>12181</v>
       </c>
       <c r="D54" t="s">
-        <v>62</v>
+        <v>109</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" s="1" t="s">
-        <v>90</v>
+        <v>110</v>
       </c>
       <c r="B55" s="1">
-        <v>37651</v>
+        <v>40174</v>
       </c>
       <c r="D55" t="s">
-        <v>66</v>
+        <v>111</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" s="1" t="s">
-        <v>91</v>
+        <v>112</v>
       </c>
       <c r="B56" s="1">
-        <v>37652</v>
+        <v>12182</v>
       </c>
       <c r="D56" t="s">
-        <v>79</v>
+        <v>113</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" s="1" t="s">
-        <v>92</v>
+        <v>114</v>
       </c>
       <c r="B57" s="1">
-        <v>37653</v>
+        <v>37700</v>
       </c>
       <c r="D57" t="s">
-        <v>62</v>
+        <v>15</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" s="1" t="s">
-        <v>93</v>
+        <v>115</v>
       </c>
       <c r="B58" s="1">
-        <v>37654</v>
+        <v>40175</v>
       </c>
       <c r="D58" t="s">
-        <v>66</v>
+        <v>116</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" s="1" t="s">
-        <v>94</v>
+        <v>117</v>
       </c>
       <c r="B59" s="1">
-        <v>37655</v>
+        <v>37701</v>
       </c>
       <c r="D59" t="s">
-        <v>75</v>
+        <v>17</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" s="1" t="s">
-        <v>95</v>
+        <v>118</v>
       </c>
       <c r="B60" s="1">
-        <v>37656</v>
+        <v>40176</v>
       </c>
       <c r="D60" t="s">
-        <v>64</v>
+        <v>119</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" s="1" t="s">
-        <v>96</v>
+        <v>120</v>
       </c>
       <c r="B61" s="1">
-        <v>37657</v>
+        <v>37702</v>
       </c>
       <c r="D61" t="s">
-        <v>97</v>
+        <v>121</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" s="1" t="s">
-        <v>98</v>
+        <v>122</v>
       </c>
       <c r="B62" s="1">
-        <v>37658</v>
+        <v>40177</v>
       </c>
       <c r="D62" t="s">
-        <v>56</v>
+        <v>123</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" s="1" t="s">
-        <v>11</v>
+        <v>124</v>
       </c>
       <c r="B63" s="1">
-        <v>37560</v>
+        <v>40178</v>
       </c>
       <c r="D63" t="s">
-        <v>99</v>
+        <v>125</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" s="1" t="s">
-        <v>13</v>
+        <v>126</v>
       </c>
       <c r="B64" s="1">
-        <v>37561</v>
+        <v>37703</v>
       </c>
       <c r="D64" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" s="1" t="s">
-        <v>15</v>
+        <v>127</v>
       </c>
       <c r="B65" s="1">
-        <v>37562</v>
+        <v>37705</v>
       </c>
       <c r="D65" t="s">
-        <v>16</v>
+        <v>7</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" s="1" t="s">
-        <v>17</v>
+        <v>128</v>
       </c>
       <c r="B66" s="1">
-        <v>37563</v>
+        <v>40179</v>
       </c>
       <c r="D66" t="s">
-        <v>32</v>
+        <v>129</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" s="1" t="s">
-        <v>19</v>
+        <v>130</v>
       </c>
       <c r="B67" s="1">
-        <v>37564</v>
+        <v>37706</v>
       </c>
       <c r="D67" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" s="1" t="s">
-        <v>21</v>
+        <v>131</v>
       </c>
       <c r="B68" s="1">
-        <v>37565</v>
+        <v>40180</v>
       </c>
       <c r="D68" t="s">
-        <v>12</v>
+        <v>132</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" s="1" t="s">
-        <v>22</v>
+        <v>133</v>
       </c>
       <c r="B69" s="1">
-        <v>37566</v>
+        <v>37707</v>
       </c>
       <c r="D69" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" s="1" t="s">
-        <v>24</v>
+        <v>134</v>
       </c>
       <c r="B70" s="1">
-        <v>37567</v>
+        <v>40181</v>
       </c>
       <c r="D70" t="s">
-        <v>100</v>
+        <v>135</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" s="1" t="s">
-        <v>26</v>
+        <v>136</v>
       </c>
       <c r="B71" s="1">
-        <v>37568</v>
+        <v>37708</v>
       </c>
       <c r="D71" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" s="1" t="s">
-        <v>28</v>
+        <v>137</v>
       </c>
       <c r="B72" s="1">
-        <v>37569</v>
+        <v>40182</v>
       </c>
       <c r="D72" t="s">
-        <v>29</v>
+        <v>138</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" s="1" t="s">
-        <v>30</v>
+        <v>139</v>
       </c>
       <c r="B73" s="1">
-        <v>37570</v>
+        <v>40183</v>
       </c>
       <c r="D73" t="s">
-        <v>51</v>
+        <v>140</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" s="1" t="s">
-        <v>31</v>
+        <v>141</v>
       </c>
       <c r="B74" s="1">
-        <v>37571</v>
+        <v>40184</v>
       </c>
       <c r="D74" t="s">
-        <v>18</v>
+        <v>142</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" s="1" t="s">
-        <v>33</v>
+        <v>143</v>
       </c>
       <c r="B75" s="1">
-        <v>37572</v>
+        <v>40185</v>
       </c>
       <c r="D75" t="s">
-        <v>47</v>
+        <v>144</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" s="1" t="s">
-        <v>35</v>
+        <v>145</v>
       </c>
       <c r="B76" s="1">
-        <v>37573</v>
+        <v>40186</v>
       </c>
       <c r="D76" t="s">
-        <v>99</v>
+        <v>146</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" s="1" t="s">
-        <v>36</v>
+        <v>147</v>
       </c>
       <c r="B77" s="1">
-        <v>37574</v>
+        <v>40187</v>
       </c>
       <c r="D77" t="s">
-        <v>14</v>
+        <v>148</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" s="1" t="s">
-        <v>38</v>
+        <v>149</v>
       </c>
       <c r="B78" s="1">
-        <v>37575</v>
+        <v>40192</v>
       </c>
       <c r="D78" t="s">
-        <v>32</v>
+        <v>150</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" s="1" t="s">
-        <v>39</v>
+        <v>151</v>
       </c>
       <c r="B79" s="1">
-        <v>37576</v>
+        <v>40193</v>
       </c>
       <c r="D79" t="s">
-        <v>100</v>
+        <v>152</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" s="1" t="s">
-        <v>40</v>
+        <v>153</v>
       </c>
       <c r="B80" s="1">
-        <v>37577</v>
+        <v>40194</v>
       </c>
       <c r="D80" t="s">
-        <v>101</v>
+        <v>154</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" s="1" t="s">
-        <v>42</v>
+        <v>155</v>
       </c>
       <c r="B81" s="1">
-        <v>37578</v>
+        <v>40195</v>
       </c>
       <c r="D81" t="s">
-        <v>14</v>
+        <v>156</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" s="1" t="s">
-        <v>43</v>
+        <v>157</v>
       </c>
       <c r="B82" s="1">
-        <v>37579</v>
+        <v>40212</v>
       </c>
       <c r="D82" t="s">
-        <v>14</v>
+        <v>158</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" s="1" t="s">
-        <v>44</v>
+        <v>159</v>
       </c>
       <c r="B83" s="1">
-        <v>37580</v>
+        <v>40213</v>
       </c>
       <c r="D83" t="s">
-        <v>32</v>
+        <v>160</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" s="1" t="s">
-        <v>45</v>
+        <v>161</v>
       </c>
       <c r="B84" s="1">
-        <v>37581</v>
+        <v>40215</v>
       </c>
       <c r="D84" t="s">
-        <v>12</v>
+        <v>162</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" s="1" t="s">
-        <v>46</v>
+        <v>163</v>
       </c>
       <c r="B85" s="1">
-        <v>37582</v>
+        <v>40216</v>
       </c>
       <c r="D85" t="s">
-        <v>34</v>
+        <v>164</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" s="1" t="s">
-        <v>48</v>
+        <v>165</v>
       </c>
       <c r="B86" s="1">
-        <v>37583</v>
+        <v>12092</v>
       </c>
       <c r="D86" t="s">
-        <v>18</v>
+        <v>166</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" s="1" t="s">
-        <v>49</v>
+        <v>167</v>
       </c>
       <c r="B87" s="1">
-        <v>37584</v>
+        <v>11794</v>
       </c>
       <c r="D87" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" s="1" t="s">
-        <v>50</v>
+        <v>168</v>
       </c>
       <c r="B88" s="1">
-        <v>37585</v>
+        <v>11660</v>
       </c>
       <c r="D88" t="s">
-        <v>16</v>
+        <v>169</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" s="1" t="s">
-        <v>52</v>
+        <v>170</v>
       </c>
       <c r="B89" s="1">
-        <v>37586</v>
+        <v>11661</v>
       </c>
       <c r="D89" t="s">
-        <v>20</v>
+        <v>171</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" s="1" t="s">
-        <v>53</v>
+        <v>172</v>
       </c>
       <c r="B90" s="1">
-        <v>37587</v>
+        <v>11662</v>
       </c>
       <c r="D90" t="s">
-        <v>20</v>
+        <v>173</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" s="1" t="s">
-        <v>54</v>
+        <v>174</v>
       </c>
       <c r="B91" s="1">
-        <v>37588</v>
+        <v>11663</v>
       </c>
       <c r="D91" t="s">
-        <v>99</v>
+        <v>175</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" s="1" t="s">
-        <v>11</v>
+        <v>176</v>
       </c>
       <c r="B92" s="1">
-        <v>37560</v>
+        <v>11664</v>
       </c>
       <c r="D92" t="s">
-        <v>12</v>
+        <v>177</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" s="1" t="s">
-        <v>13</v>
+        <v>178</v>
       </c>
       <c r="B93" s="1">
-        <v>37561</v>
+        <v>11665</v>
       </c>
       <c r="D93" t="s">
-        <v>14</v>
+        <v>179</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" s="1" t="s">
-        <v>15</v>
+        <v>180</v>
       </c>
       <c r="B94" s="1">
-        <v>37562</v>
+        <v>11666</v>
       </c>
       <c r="D94" t="s">
-        <v>51</v>
+        <v>181</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" s="1" t="s">
-        <v>17</v>
+        <v>182</v>
       </c>
       <c r="B95" s="1">
-        <v>37563</v>
+        <v>11667</v>
       </c>
       <c r="D95" t="s">
-        <v>18</v>
+        <v>183</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" s="1" t="s">
-        <v>19</v>
+        <v>184</v>
       </c>
       <c r="B96" s="1">
-        <v>37564</v>
+        <v>11668</v>
       </c>
       <c r="D96" t="s">
-        <v>23</v>
+        <v>185</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" s="1" t="s">
-        <v>21</v>
+        <v>186</v>
       </c>
       <c r="B97" s="1">
-        <v>37565</v>
+        <v>11865</v>
       </c>
       <c r="D97" t="s">
-        <v>12</v>
+        <v>187</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" s="1" t="s">
-        <v>22</v>
+        <v>188</v>
       </c>
       <c r="B98" s="1">
-        <v>37566</v>
+        <v>11895</v>
       </c>
       <c r="D98" t="s">
-        <v>20</v>
+        <v>189</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" s="1" t="s">
-        <v>24</v>
+        <v>190</v>
       </c>
       <c r="B99" s="1">
-        <v>37567</v>
+        <v>12060</v>
       </c>
       <c r="D99" t="s">
-        <v>100</v>
+        <v>191</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" s="1" t="s">
-        <v>26</v>
+        <v>192</v>
       </c>
       <c r="B100" s="1">
-        <v>37568</v>
+        <v>12061</v>
       </c>
       <c r="D100" t="s">
-        <v>27</v>
+        <v>193</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" s="1" t="s">
-        <v>28</v>
+        <v>194</v>
       </c>
       <c r="B101" s="1">
-        <v>37569</v>
+        <v>12062</v>
       </c>
       <c r="D101" t="s">
-        <v>27</v>
+        <v>195</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" s="1" t="s">
-        <v>30</v>
+        <v>196</v>
       </c>
       <c r="B102" s="1">
-        <v>37570</v>
+        <v>12063</v>
       </c>
       <c r="D102" t="s">
-        <v>51</v>
+        <v>197</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" s="1" t="s">
-        <v>31</v>
+        <v>198</v>
       </c>
       <c r="B103" s="1">
-        <v>37571</v>
+        <v>12064</v>
       </c>
       <c r="D103" t="s">
-        <v>18</v>
+        <v>199</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" s="1" t="s">
-        <v>33</v>
+        <v>200</v>
       </c>
       <c r="B104" s="1">
-        <v>37572</v>
+        <v>12065</v>
       </c>
       <c r="D104" t="s">
-        <v>47</v>
+        <v>201</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" s="1" t="s">
-        <v>35</v>
+        <v>202</v>
       </c>
       <c r="B105" s="1">
-        <v>37573</v>
+        <v>12066</v>
       </c>
       <c r="D105" t="s">
-        <v>99</v>
+        <v>203</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" s="1" t="s">
-        <v>36</v>
+        <v>204</v>
       </c>
       <c r="B106" s="1">
-        <v>37574</v>
+        <v>12067</v>
       </c>
       <c r="D106" t="s">
-        <v>14</v>
+        <v>205</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" s="1" t="s">
-        <v>38</v>
+        <v>206</v>
       </c>
       <c r="B107" s="1">
-        <v>37575</v>
+        <v>12068</v>
       </c>
       <c r="D107" t="s">
-        <v>32</v>
+        <v>207</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" s="1" t="s">
-        <v>39</v>
+        <v>208</v>
       </c>
       <c r="B108" s="1">
-        <v>37576</v>
+        <v>12174</v>
       </c>
       <c r="D108" t="s">
-        <v>100</v>
+        <v>209</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" s="1" t="s">
-        <v>40</v>
+        <v>210</v>
       </c>
       <c r="B109" s="1">
-        <v>37577</v>
+        <v>12176</v>
       </c>
       <c r="D109" t="s">
-        <v>41</v>
+        <v>211</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" s="1" t="s">
-        <v>42</v>
+        <v>212</v>
       </c>
       <c r="B110" s="1">
-        <v>37578</v>
+        <v>12177</v>
       </c>
       <c r="D110" t="s">
-        <v>37</v>
+        <v>213</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" s="1" t="s">
-        <v>43</v>
+        <v>214</v>
       </c>
       <c r="B111" s="1">
-        <v>37579</v>
+        <v>12183</v>
       </c>
       <c r="D111" t="s">
-        <v>37</v>
+        <v>215</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" s="1" t="s">
-        <v>44</v>
+        <v>216</v>
       </c>
       <c r="B112" s="1">
-        <v>37580</v>
+        <v>12184</v>
       </c>
       <c r="D112" t="s">
-        <v>32</v>
+        <v>217</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" s="1" t="s">
-        <v>45</v>
+        <v>218</v>
       </c>
       <c r="B113" s="1">
-        <v>37581</v>
+        <v>12186</v>
       </c>
       <c r="D113" t="s">
-        <v>12</v>
+        <v>219</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" s="1" t="s">
-        <v>46</v>
+        <v>220</v>
       </c>
       <c r="B114" s="1">
-        <v>37582</v>
+        <v>12187</v>
       </c>
       <c r="D114" t="s">
-        <v>47</v>
+        <v>221</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" s="1" t="s">
-        <v>48</v>
+        <v>222</v>
       </c>
       <c r="B115" s="1">
-        <v>37583</v>
+        <v>40311</v>
       </c>
       <c r="D115" t="s">
-        <v>32</v>
+        <v>223</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" s="1" t="s">
-        <v>49</v>
+        <v>224</v>
       </c>
       <c r="B116" s="1">
-        <v>37584</v>
+        <v>40235</v>
       </c>
       <c r="D116" t="s">
-        <v>12</v>
+        <v>225</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" s="1" t="s">
-        <v>50</v>
+        <v>226</v>
       </c>
       <c r="B117" s="1">
-        <v>37585</v>
+        <v>40236</v>
       </c>
       <c r="D117" t="s">
-        <v>51</v>
+        <v>227</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" s="1" t="s">
-        <v>52</v>
+        <v>228</v>
       </c>
       <c r="B118" s="1">
-        <v>37586</v>
+        <v>40237</v>
       </c>
       <c r="D118" t="s">
-        <v>23</v>
+        <v>229</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" s="1" t="s">
-        <v>53</v>
+        <v>230</v>
       </c>
       <c r="B119" s="1">
-        <v>37587</v>
+        <v>40238</v>
       </c>
       <c r="D119" t="s">
-        <v>20</v>
+        <v>231</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" s="1" t="s">
-        <v>54</v>
+        <v>232</v>
       </c>
       <c r="B120" s="1">
-        <v>37588</v>
+        <v>40239</v>
       </c>
       <c r="D120" t="s">
-        <v>99</v>
+        <v>233</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" s="1" t="s">
-        <v>55</v>
+        <v>234</v>
       </c>
       <c r="B121" s="1">
-        <v>37630</v>
+        <v>40240</v>
       </c>
       <c r="D121" t="s">
-        <v>56</v>
+        <v>235</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" s="1" t="s">
-        <v>57</v>
+        <v>236</v>
       </c>
       <c r="B122" s="1">
-        <v>37631</v>
+        <v>40310</v>
       </c>
       <c r="D122" t="s">
-        <v>87</v>
+        <v>237</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" s="1" t="s">
-        <v>59</v>
+        <v>238</v>
       </c>
       <c r="B123" s="1">
-        <v>37632</v>
+        <v>40312</v>
       </c>
       <c r="D123" t="s">
-        <v>75</v>
+        <v>239</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" s="1" t="s">
-        <v>61</v>
+        <v>240</v>
       </c>
       <c r="B124" s="1">
-        <v>37633</v>
+        <v>40313</v>
       </c>
       <c r="D124" t="s">
-        <v>62</v>
+        <v>241</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" s="1" t="s">
-        <v>63</v>
+        <v>242</v>
       </c>
       <c r="B125" s="1">
-        <v>37634</v>
+        <v>40314</v>
       </c>
       <c r="D125" t="s">
-        <v>97</v>
+        <v>243</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" s="1" t="s">
-        <v>65</v>
+        <v>244</v>
       </c>
       <c r="B126" s="1">
-        <v>37635</v>
+        <v>40315</v>
       </c>
       <c r="D126" t="s">
-        <v>56</v>
+        <v>245</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" s="1" t="s">
-        <v>67</v>
+        <v>246</v>
       </c>
       <c r="B127" s="1">
-        <v>37636</v>
+        <v>40138</v>
       </c>
       <c r="D127" t="s">
-        <v>64</v>
+        <v>247</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" s="1" t="s">
-        <v>68</v>
+        <v>248</v>
       </c>
       <c r="B128" s="1">
-        <v>37637</v>
+        <v>40139</v>
       </c>
       <c r="D128" t="s">
-        <v>69</v>
+        <v>249</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" s="1" t="s">
-        <v>70</v>
+        <v>250</v>
       </c>
       <c r="B129" s="1">
-        <v>37638</v>
+        <v>40140</v>
       </c>
       <c r="D129" t="s">
-        <v>71</v>
+        <v>251</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" s="1" t="s">
-        <v>72</v>
+        <v>252</v>
       </c>
       <c r="B130" s="1">
-        <v>37639</v>
+        <v>40165</v>
       </c>
       <c r="D130" t="s">
-        <v>73</v>
+        <v>253</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" s="1" t="s">
-        <v>74</v>
+        <v>254</v>
       </c>
       <c r="B131" s="1">
-        <v>37640</v>
+        <v>40166</v>
       </c>
       <c r="D131" t="s">
-        <v>60</v>
+        <v>255</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" s="1" t="s">
-        <v>76</v>
+        <v>256</v>
       </c>
       <c r="B132" s="1">
-        <v>37641</v>
+        <v>40167</v>
       </c>
       <c r="D132" t="s">
-        <v>77</v>
+        <v>257</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" s="1" t="s">
-        <v>78</v>
+        <v>258</v>
       </c>
       <c r="B133" s="1">
-        <v>37642</v>
+        <v>40091</v>
       </c>
       <c r="D133" t="s">
-        <v>79</v>
+        <v>259</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" s="1" t="s">
-        <v>80</v>
+        <v>260</v>
       </c>
       <c r="B134" s="1">
-        <v>37643</v>
+        <v>40087</v>
       </c>
       <c r="D134" t="s">
-        <v>56</v>
+        <v>261</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" s="1" t="s">
-        <v>81</v>
+        <v>262</v>
       </c>
       <c r="B135" s="1">
-        <v>37644</v>
+        <v>40088</v>
       </c>
       <c r="D135" t="s">
-        <v>87</v>
+        <v>263</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" s="1" t="s">
-        <v>82</v>
+        <v>264</v>
       </c>
       <c r="B136" s="1">
-        <v>37645</v>
+        <v>40089</v>
       </c>
       <c r="D136" t="s">
-        <v>62</v>
+        <v>265</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" s="1" t="s">
-        <v>83</v>
+        <v>266</v>
       </c>
       <c r="B137" s="1">
-        <v>37646</v>
+        <v>40090</v>
       </c>
       <c r="D137" t="s">
-        <v>69</v>
+        <v>267</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" s="1" t="s">
-        <v>84</v>
+        <v>268</v>
       </c>
       <c r="B138" s="1">
-        <v>37647</v>
+        <v>40092</v>
       </c>
       <c r="D138" t="s">
-        <v>102</v>
+        <v>269</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" s="1" t="s">
-        <v>86</v>
+        <v>270</v>
       </c>
       <c r="B139" s="1">
-        <v>37648</v>
+        <v>40093</v>
       </c>
       <c r="D139" t="s">
-        <v>58</v>
+        <v>271</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" s="1" t="s">
-        <v>88</v>
+        <v>272</v>
       </c>
       <c r="B140" s="1">
-        <v>37649</v>
+        <v>40094</v>
       </c>
       <c r="D140" t="s">
-        <v>58</v>
+        <v>273</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" s="1" t="s">
-        <v>89</v>
+        <v>274</v>
       </c>
       <c r="B141" s="1">
-        <v>37650</v>
+        <v>40044</v>
       </c>
       <c r="D141" t="s">
-        <v>77</v>
+        <v>275</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" s="1" t="s">
-        <v>90</v>
+        <v>276</v>
       </c>
       <c r="B142" s="1">
-        <v>37651</v>
+        <v>40030</v>
       </c>
       <c r="D142" t="s">
-        <v>56</v>
+        <v>277</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" s="1" t="s">
-        <v>91</v>
+        <v>278</v>
       </c>
       <c r="B143" s="1">
-        <v>37652</v>
+        <v>40031</v>
       </c>
       <c r="D143" t="s">
-        <v>79</v>
+        <v>279</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" s="1" t="s">
-        <v>92</v>
+        <v>280</v>
       </c>
       <c r="B144" s="1">
-        <v>37653</v>
+        <v>40032</v>
       </c>
       <c r="D144" t="s">
-        <v>77</v>
+        <v>281</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" s="1" t="s">
-        <v>93</v>
+        <v>282</v>
       </c>
       <c r="B145" s="1">
-        <v>37654</v>
+        <v>40033</v>
       </c>
       <c r="D145" t="s">
-        <v>66</v>
+        <v>283</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" s="1" t="s">
-        <v>94</v>
+        <v>284</v>
       </c>
       <c r="B146" s="1">
-        <v>37655</v>
+        <v>40034</v>
       </c>
       <c r="D146" t="s">
-        <v>75</v>
+        <v>275</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" s="1" t="s">
-        <v>95</v>
+        <v>285</v>
       </c>
       <c r="B147" s="1">
-        <v>37656</v>
+        <v>40035</v>
       </c>
       <c r="D147" t="s">
-        <v>97</v>
+        <v>286</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" s="1" t="s">
-        <v>96</v>
+        <v>287</v>
       </c>
       <c r="B148" s="1">
-        <v>37657</v>
+        <v>40036</v>
       </c>
       <c r="D148" t="s">
-        <v>97</v>
+        <v>288</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" s="1" t="s">
-        <v>98</v>
+        <v>289</v>
       </c>
       <c r="B149" s="1">
-        <v>37658</v>
+        <v>40037</v>
       </c>
       <c r="D149" t="s">
-        <v>56</v>
+        <v>290</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" s="1" t="s">
-        <v>11</v>
+        <v>291</v>
       </c>
       <c r="B150" s="1">
-        <v>37560</v>
+        <v>40040</v>
       </c>
       <c r="D150" t="s">
-        <v>99</v>
+        <v>277</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" s="1" t="s">
-        <v>13</v>
+        <v>292</v>
       </c>
       <c r="B151" s="1">
-        <v>37561</v>
+        <v>40041</v>
       </c>
       <c r="D151" t="s">
-        <v>14</v>
+        <v>279</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" s="1" t="s">
-        <v>15</v>
+        <v>293</v>
       </c>
       <c r="B152" s="1">
-        <v>37562</v>
+        <v>40042</v>
       </c>
       <c r="D152" t="s">
-        <v>51</v>
+        <v>294</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" s="1" t="s">
-        <v>17</v>
+        <v>295</v>
       </c>
       <c r="B153" s="1">
-        <v>37563</v>
+        <v>40043</v>
       </c>
       <c r="D153" t="s">
-        <v>32</v>
+        <v>283</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" s="1" t="s">
-        <v>19</v>
+        <v>296</v>
       </c>
       <c r="B154" s="1">
-        <v>37564</v>
+        <v>40045</v>
       </c>
       <c r="D154" t="s">
-        <v>20</v>
+        <v>286</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" s="1" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="B155" s="1">
-        <v>37565</v>
+        <v>40046</v>
       </c>
       <c r="D155" t="s">
-        <v>99</v>
+        <v>288</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" s="1" t="s">
-        <v>22</v>
+        <v>298</v>
       </c>
       <c r="B156" s="1">
-        <v>37566</v>
+        <v>40047</v>
       </c>
       <c r="D156" t="s">
-        <v>23</v>
+        <v>290</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" s="1" t="s">
-        <v>24</v>
+        <v>299</v>
       </c>
       <c r="B157" s="1">
-        <v>37567</v>
+        <v>40328</v>
       </c>
       <c r="D157" t="s">
-        <v>25</v>
+        <v>300</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" s="1" t="s">
-        <v>26</v>
+        <v>301</v>
       </c>
       <c r="B158" s="1">
-        <v>37568</v>
+        <v>40329</v>
       </c>
       <c r="D158" t="s">
-        <v>29</v>
+        <v>302</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159" s="1" t="s">
-        <v>28</v>
+        <v>303</v>
       </c>
       <c r="B159" s="1">
-        <v>37569</v>
+        <v>40330</v>
       </c>
       <c r="D159" t="s">
-        <v>27</v>
+        <v>304</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" s="1" t="s">
-        <v>30</v>
+        <v>305</v>
       </c>
       <c r="B160" s="1">
-        <v>37570</v>
+        <v>40331</v>
       </c>
       <c r="D160" t="s">
-        <v>51</v>
+        <v>306</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" s="1" t="s">
-        <v>31</v>
+        <v>307</v>
       </c>
       <c r="B161" s="1">
-        <v>37571</v>
+        <v>40332</v>
       </c>
       <c r="D161" t="s">
-        <v>18</v>
+        <v>308</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" s="1" t="s">
-        <v>33</v>
+        <v>309</v>
       </c>
       <c r="B162" s="1">
-        <v>37572</v>
+        <v>40333</v>
       </c>
       <c r="D162" t="s">
-        <v>34</v>
+        <v>310</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163" s="1" t="s">
-        <v>35</v>
+        <v>311</v>
       </c>
       <c r="B163" s="1">
-        <v>37573</v>
+        <v>40334</v>
       </c>
       <c r="D163" t="s">
-        <v>99</v>
+        <v>312</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164" s="1" t="s">
-        <v>36</v>
+        <v>313</v>
       </c>
       <c r="B164" s="1">
-        <v>37574</v>
+        <v>40335</v>
       </c>
       <c r="D164" t="s">
-        <v>14</v>
+        <v>314</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" s="1" t="s">
-        <v>38</v>
+        <v>315</v>
       </c>
       <c r="B165" s="1">
-        <v>37575</v>
+        <v>40336</v>
       </c>
       <c r="D165" t="s">
-        <v>18</v>
+        <v>316</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166" s="1" t="s">
-        <v>39</v>
+        <v>317</v>
       </c>
       <c r="B166" s="1">
-        <v>37576</v>
+        <v>40337</v>
       </c>
       <c r="D166" t="s">
-        <v>25</v>
+        <v>318</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167" s="1" t="s">
-        <v>40</v>
+        <v>319</v>
       </c>
       <c r="B167" s="1">
-        <v>37577</v>
+        <v>40338</v>
       </c>
       <c r="D167" t="s">
-        <v>41</v>
+        <v>300</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168" s="1" t="s">
-        <v>42</v>
+        <v>320</v>
       </c>
       <c r="B168" s="1">
-        <v>37578</v>
+        <v>40339</v>
       </c>
       <c r="D168" t="s">
-        <v>14</v>
+        <v>302</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169" s="1" t="s">
-        <v>43</v>
+        <v>321</v>
       </c>
       <c r="B169" s="1">
-        <v>37579</v>
+        <v>40320</v>
       </c>
       <c r="D169" t="s">
-        <v>14</v>
+        <v>275</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170" s="1" t="s">
-        <v>44</v>
+        <v>322</v>
       </c>
       <c r="B170" s="1">
-        <v>37580</v>
+        <v>40321</v>
       </c>
       <c r="D170" t="s">
-        <v>18</v>
+        <v>306</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" s="1" t="s">
-        <v>45</v>
+        <v>323</v>
       </c>
       <c r="B171" s="1">
-        <v>37581</v>
+        <v>40322</v>
       </c>
       <c r="D171" t="s">
-        <v>99</v>
+        <v>308</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172" s="1" t="s">
-        <v>46</v>
+        <v>324</v>
       </c>
       <c r="B172" s="1">
-        <v>37582</v>
+        <v>40323</v>
       </c>
       <c r="D172" t="s">
-        <v>34</v>
+        <v>310</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173" s="1" t="s">
-        <v>48</v>
+        <v>325</v>
       </c>
       <c r="B173" s="1">
-        <v>37583</v>
+        <v>40324</v>
       </c>
       <c r="D173" t="s">
-        <v>18</v>
+        <v>312</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174" s="1" t="s">
-        <v>49</v>
+        <v>326</v>
       </c>
       <c r="B174" s="1">
-        <v>37584</v>
+        <v>40325</v>
       </c>
       <c r="D174" t="s">
-        <v>99</v>
+        <v>314</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175" s="1" t="s">
-        <v>50</v>
+        <v>327</v>
       </c>
       <c r="B175" s="1">
-        <v>37585</v>
+        <v>40326</v>
       </c>
       <c r="D175" t="s">
-        <v>16</v>
+        <v>316</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176" s="1" t="s">
-        <v>52</v>
+        <v>328</v>
       </c>
       <c r="B176" s="1">
-        <v>37586</v>
+        <v>40327</v>
       </c>
       <c r="D176" t="s">
-        <v>23</v>
+        <v>318</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177" s="1" t="s">
-        <v>53</v>
+        <v>329</v>
       </c>
       <c r="B177" s="1">
-        <v>37587</v>
+        <v>40129</v>
       </c>
       <c r="D177" t="s">
-        <v>20</v>
+        <v>330</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178" s="1" t="s">
-        <v>54</v>
+        <v>331</v>
       </c>
       <c r="B178" s="1">
-        <v>37588</v>
+        <v>40128</v>
       </c>
       <c r="D178" t="s">
-        <v>12</v>
+        <v>332</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179" s="1" t="s">
-        <v>55</v>
+        <v>333</v>
       </c>
       <c r="B179" s="1">
-        <v>37630</v>
+        <v>40196</v>
       </c>
       <c r="D179" t="s">
-        <v>56</v>
+        <v>334</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180" s="1" t="s">
-        <v>57</v>
+        <v>335</v>
       </c>
       <c r="B180" s="1">
-        <v>37631</v>
+        <v>40197</v>
       </c>
       <c r="D180" t="s">
-        <v>87</v>
+        <v>336</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181" s="1" t="s">
-        <v>59</v>
+        <v>337</v>
       </c>
       <c r="B181" s="1">
-        <v>37632</v>
+        <v>40198</v>
       </c>
       <c r="D181" t="s">
-        <v>75</v>
+        <v>338</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182" s="1" t="s">
-        <v>61</v>
+        <v>339</v>
       </c>
       <c r="B182" s="1">
-        <v>37633</v>
+        <v>40199</v>
       </c>
       <c r="D182" t="s">
-        <v>62</v>
+        <v>340</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183" s="1" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>37634</v>
+        <v>341</v>
+      </c>
+      <c r="B183" s="1" t="s">
+        <v>342</v>
       </c>
       <c r="D183" t="s">
-        <v>97</v>
+        <v>343</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184" s="1" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>37635</v>
+        <v>344</v>
+      </c>
+      <c r="B184" s="1" t="s">
+        <v>345</v>
       </c>
       <c r="D184" t="s">
-        <v>56</v>
+        <v>346</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185" s="1" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>37636</v>
+        <v>347</v>
+      </c>
+      <c r="B185" s="1" t="s">
+        <v>348</v>
       </c>
       <c r="D185" t="s">
-        <v>64</v>
+        <v>349</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186" s="1" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-        <v>37637</v>
+        <v>350</v>
+      </c>
+      <c r="B186" s="1" t="s">
+        <v>351</v>
       </c>
       <c r="D186" t="s">
-        <v>103</v>
+        <v>352</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187" s="1" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>37638</v>
+        <v>353</v>
+      </c>
+      <c r="B187" s="1" t="s">
+        <v>354</v>
       </c>
       <c r="D187" t="s">
-        <v>73</v>
+        <v>355</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="A188" s="1" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>37639</v>
+        <v>356</v>
+      </c>
+      <c r="B188" s="1" t="s">
+        <v>357</v>
       </c>
       <c r="D188" t="s">
-        <v>73</v>
+        <v>358</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="A189" s="1" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>37640</v>
+        <v>359</v>
+      </c>
+      <c r="B189" s="1" t="s">
+        <v>360</v>
       </c>
       <c r="D189" t="s">
-        <v>60</v>
+        <v>361</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="A190" s="1" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>37641</v>
+        <v>362</v>
+      </c>
+      <c r="B190" s="1" t="s">
+        <v>363</v>
       </c>
       <c r="D190" t="s">
-        <v>62</v>
+        <v>364</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="A191" s="1" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-        <v>37642</v>
+        <v>365</v>
+      </c>
+      <c r="B191" s="1" t="s">
+        <v>366</v>
       </c>
       <c r="D191" t="s">
-        <v>79</v>
+        <v>367</v>
       </c>
     </row>
     <row r="192" spans="1:4">
       <c r="A192" s="1" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-        <v>37643</v>
+        <v>368</v>
+      </c>
+      <c r="B192" s="1" t="s">
+        <v>369</v>
       </c>
       <c r="D192" t="s">
-        <v>56</v>
+        <v>370</v>
       </c>
     </row>
     <row r="193" spans="1:4">
       <c r="A193" s="1" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-        <v>37644</v>
+        <v>371</v>
+      </c>
+      <c r="B193" s="1" t="s">
+        <v>372</v>
       </c>
       <c r="D193" t="s">
-        <v>87</v>
+        <v>373</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="A194" s="1" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>37645</v>
+        <v>374</v>
+      </c>
+      <c r="B194" s="1" t="s">
+        <v>375</v>
       </c>
       <c r="D194" t="s">
-        <v>62</v>
+        <v>376</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="A195" s="1" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>37646</v>
+        <v>377</v>
+      </c>
+      <c r="B195" s="1" t="s">
+        <v>378</v>
       </c>
       <c r="D195" t="s">
-        <v>69</v>
+        <v>379</v>
       </c>
     </row>
     <row r="196" spans="1:4">
       <c r="A196" s="1" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-        <v>37647</v>
+        <v>380</v>
+      </c>
+      <c r="B196" s="1" t="s">
+        <v>381</v>
       </c>
       <c r="D196" t="s">
-        <v>102</v>
+        <v>382</v>
       </c>
     </row>
     <row r="197" spans="1:4">
       <c r="A197" s="1" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-        <v>37648</v>
+        <v>383</v>
+      </c>
+      <c r="B197" s="1" t="s">
+        <v>384</v>
       </c>
       <c r="D197" t="s">
-        <v>58</v>
+        <v>385</v>
       </c>
     </row>
     <row r="198" spans="1:4">
       <c r="A198" s="1" t="s">
-        <v>88</v>
+        <v>386</v>
       </c>
       <c r="B198" s="1">
-        <v>37649</v>
+        <v>40077</v>
       </c>
       <c r="D198" t="s">
-        <v>58</v>
+        <v>387</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="A199" s="1" t="s">
-        <v>89</v>
+        <v>388</v>
       </c>
       <c r="B199" s="1">
-        <v>37650</v>
+        <v>40064</v>
       </c>
       <c r="D199" t="s">
-        <v>77</v>
+        <v>389</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="A200" s="1" t="s">
-        <v>90</v>
+        <v>390</v>
       </c>
       <c r="B200" s="1">
-        <v>37651</v>
+        <v>40065</v>
       </c>
       <c r="D200" t="s">
-        <v>56</v>
+        <v>391</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="A201" s="1" t="s">
-        <v>91</v>
+        <v>392</v>
       </c>
       <c r="B201" s="1">
-        <v>37652</v>
+        <v>40066</v>
       </c>
       <c r="D201" t="s">
-        <v>79</v>
+        <v>393</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="A202" s="1" t="s">
-        <v>92</v>
+        <v>394</v>
       </c>
       <c r="B202" s="1">
-        <v>37653</v>
+        <v>40071</v>
       </c>
       <c r="D202" t="s">
-        <v>77</v>
+        <v>395</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="A203" s="1" t="s">
-        <v>93</v>
+        <v>396</v>
       </c>
       <c r="B203" s="1">
-        <v>37654</v>
+        <v>40072</v>
       </c>
       <c r="D203" t="s">
-        <v>56</v>
+        <v>397</v>
       </c>
     </row>
     <row r="204" spans="1:4">
       <c r="A204" s="1" t="s">
-        <v>94</v>
+        <v>398</v>
       </c>
       <c r="B204" s="1">
-        <v>37655</v>
+        <v>40073</v>
       </c>
       <c r="D204" t="s">
-        <v>75</v>
+        <v>399</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="A205" s="1" t="s">
-        <v>95</v>
+        <v>400</v>
       </c>
       <c r="B205" s="1">
-        <v>37656</v>
+        <v>40075</v>
       </c>
       <c r="D205" t="s">
-        <v>97</v>
+        <v>401</v>
       </c>
     </row>
     <row r="206" spans="1:4">
       <c r="A206" s="1" t="s">
-        <v>96</v>
+        <v>402</v>
       </c>
       <c r="B206" s="1">
-        <v>37657</v>
+        <v>40076</v>
       </c>
       <c r="D206" t="s">
-        <v>64</v>
+        <v>403</v>
       </c>
     </row>
     <row r="207" spans="1:4">
       <c r="A207" s="1" t="s">
-        <v>98</v>
+        <v>404</v>
       </c>
       <c r="B207" s="1">
-        <v>37658</v>
+        <v>40078</v>
       </c>
       <c r="D207" t="s">
-        <v>56</v>
+        <v>405</v>
       </c>
     </row>
     <row r="208" spans="1:4">
       <c r="A208" s="1" t="s">
-        <v>11</v>
+        <v>406</v>
       </c>
       <c r="B208" s="1">
-        <v>37560</v>
+        <v>40082</v>
       </c>
       <c r="D208" t="s">
-        <v>12</v>
+        <v>407</v>
       </c>
     </row>
     <row r="209" spans="1:4">
       <c r="A209" s="1" t="s">
-        <v>13</v>
+        <v>408</v>
       </c>
       <c r="B209" s="1">
-        <v>37561</v>
+        <v>40083</v>
       </c>
       <c r="D209" t="s">
-        <v>14</v>
+        <v>409</v>
       </c>
     </row>
     <row r="210" spans="1:4">
       <c r="A210" s="1" t="s">
-        <v>15</v>
+        <v>410</v>
       </c>
       <c r="B210" s="1">
-        <v>37562</v>
+        <v>40350</v>
       </c>
       <c r="D210" t="s">
-        <v>51</v>
+        <v>411</v>
       </c>
     </row>
     <row r="211" spans="1:4">
       <c r="A211" s="1" t="s">
-        <v>17</v>
+        <v>412</v>
       </c>
       <c r="B211" s="1">
-        <v>37563</v>
+        <v>40351</v>
       </c>
       <c r="D211" t="s">
-        <v>18</v>
+        <v>413</v>
       </c>
     </row>
     <row r="212" spans="1:4">
       <c r="A212" s="1" t="s">
-        <v>19</v>
+        <v>414</v>
       </c>
       <c r="B212" s="1">
-        <v>37564</v>
+        <v>40352</v>
       </c>
       <c r="D212" t="s">
-        <v>20</v>
+        <v>415</v>
       </c>
     </row>
     <row r="213" spans="1:4">
       <c r="A213" s="1" t="s">
-        <v>21</v>
+        <v>416</v>
       </c>
       <c r="B213" s="1">
-        <v>37565</v>
+        <v>40353</v>
       </c>
       <c r="D213" t="s">
-        <v>99</v>
+        <v>417</v>
       </c>
     </row>
     <row r="214" spans="1:4">
       <c r="A214" s="1" t="s">
-        <v>22</v>
+        <v>418</v>
       </c>
       <c r="B214" s="1">
-        <v>37566</v>
+        <v>40354</v>
       </c>
       <c r="D214" t="s">
-        <v>23</v>
+        <v>419</v>
       </c>
     </row>
     <row r="215" spans="1:4">
       <c r="A215" s="1" t="s">
-        <v>24</v>
+        <v>420</v>
       </c>
       <c r="B215" s="1">
-        <v>37567</v>
+        <v>40355</v>
       </c>
       <c r="D215" t="s">
-        <v>25</v>
+        <v>421</v>
       </c>
     </row>
     <row r="216" spans="1:4">
       <c r="A216" s="1" t="s">
-        <v>26</v>
+        <v>422</v>
       </c>
       <c r="B216" s="1">
-        <v>37568</v>
+        <v>40356</v>
       </c>
       <c r="D216" t="s">
-        <v>29</v>
+        <v>423</v>
       </c>
     </row>
     <row r="217" spans="1:4">
       <c r="A217" s="1" t="s">
-        <v>28</v>
+        <v>424</v>
       </c>
       <c r="B217" s="1">
-        <v>37569</v>
+        <v>40357</v>
       </c>
       <c r="D217" t="s">
-        <v>29</v>
+        <v>425</v>
       </c>
     </row>
     <row r="218" spans="1:4">
       <c r="A218" s="1" t="s">
-        <v>30</v>
+        <v>426</v>
       </c>
       <c r="B218" s="1">
-        <v>37570</v>
+        <v>40358</v>
       </c>
       <c r="D218" t="s">
-        <v>16</v>
+        <v>427</v>
       </c>
     </row>
     <row r="219" spans="1:4">
       <c r="A219" s="1" t="s">
-        <v>31</v>
+        <v>428</v>
       </c>
       <c r="B219" s="1">
-        <v>37571</v>
+        <v>41360</v>
       </c>
       <c r="D219" t="s">
-        <v>32</v>
+        <v>389</v>
       </c>
     </row>
     <row r="220" spans="1:4">
       <c r="A220" s="1" t="s">
-        <v>33</v>
+        <v>429</v>
       </c>
       <c r="B220" s="1">
-        <v>37572</v>
+        <v>41361</v>
       </c>
       <c r="D220" t="s">
-        <v>47</v>
+        <v>391</v>
       </c>
     </row>
     <row r="221" spans="1:4">
       <c r="A221" s="1" t="s">
-        <v>35</v>
+        <v>430</v>
       </c>
       <c r="B221" s="1">
-        <v>37573</v>
+        <v>41362</v>
       </c>
       <c r="D221" t="s">
-        <v>12</v>
+        <v>397</v>
       </c>
     </row>
     <row r="222" spans="1:4">
       <c r="A222" s="1" t="s">
-        <v>36</v>
+        <v>431</v>
       </c>
       <c r="B222" s="1">
-        <v>37574</v>
+        <v>41363</v>
       </c>
       <c r="D222" t="s">
-        <v>37</v>
+        <v>399</v>
       </c>
     </row>
     <row r="223" spans="1:4">
       <c r="A223" s="1" t="s">
-        <v>38</v>
+        <v>432</v>
       </c>
       <c r="B223" s="1">
-        <v>37575</v>
+        <v>41364</v>
       </c>
       <c r="D223" t="s">
-        <v>32</v>
+        <v>395</v>
       </c>
     </row>
     <row r="224" spans="1:4">
       <c r="A224" s="1" t="s">
-        <v>39</v>
+        <v>433</v>
       </c>
       <c r="B224" s="1">
-        <v>37576</v>
+        <v>41370</v>
       </c>
       <c r="D224" t="s">
-        <v>25</v>
+        <v>434</v>
       </c>
     </row>
     <row r="225" spans="1:4">
       <c r="A225" s="1" t="s">
-        <v>40</v>
+        <v>435</v>
       </c>
       <c r="B225" s="1">
-        <v>37577</v>
+        <v>41371</v>
       </c>
       <c r="D225" t="s">
-        <v>41</v>
+        <v>436</v>
       </c>
     </row>
     <row r="226" spans="1:4">
       <c r="A226" s="1" t="s">
-        <v>42</v>
+        <v>437</v>
       </c>
       <c r="B226" s="1">
-        <v>37578</v>
+        <v>41372</v>
       </c>
       <c r="D226" t="s">
-        <v>37</v>
+        <v>438</v>
       </c>
     </row>
     <row r="227" spans="1:4">
       <c r="A227" s="1" t="s">
-        <v>43</v>
+        <v>439</v>
       </c>
       <c r="B227" s="1">
-        <v>37579</v>
+        <v>41373</v>
       </c>
       <c r="D227" t="s">
-        <v>37</v>
+        <v>440</v>
       </c>
     </row>
     <row r="228" spans="1:4">
       <c r="A228" s="1" t="s">
-        <v>44</v>
+        <v>441</v>
       </c>
       <c r="B228" s="1">
-        <v>37580</v>
+        <v>41374</v>
       </c>
       <c r="D228" t="s">
-        <v>18</v>
+        <v>442</v>
       </c>
     </row>
     <row r="229" spans="1:4">
       <c r="A229" s="1" t="s">
-        <v>45</v>
+        <v>443</v>
       </c>
       <c r="B229" s="1">
-        <v>37581</v>
+        <v>41375</v>
       </c>
       <c r="D229" t="s">
-        <v>99</v>
+        <v>444</v>
       </c>
     </row>
     <row r="230" spans="1:4">
       <c r="A230" s="1" t="s">
-        <v>46</v>
+        <v>445</v>
       </c>
       <c r="B230" s="1">
-        <v>37582</v>
+        <v>41376</v>
       </c>
       <c r="D230" t="s">
-        <v>47</v>
+        <v>446</v>
       </c>
     </row>
     <row r="231" spans="1:4">
       <c r="A231" s="1" t="s">
-        <v>48</v>
+        <v>447</v>
       </c>
       <c r="B231" s="1">
-        <v>37583</v>
+        <v>41378</v>
       </c>
       <c r="D231" t="s">
-        <v>18</v>
+        <v>387</v>
       </c>
     </row>
     <row r="232" spans="1:4">
       <c r="A232" s="1" t="s">
-        <v>49</v>
+        <v>448</v>
       </c>
       <c r="B232" s="1">
-        <v>37584</v>
+        <v>41379</v>
       </c>
       <c r="D232" t="s">
-        <v>99</v>
+        <v>407</v>
       </c>
     </row>
     <row r="233" spans="1:4">
       <c r="A233" s="1" t="s">
-        <v>50</v>
+        <v>449</v>
       </c>
       <c r="B233" s="1">
-        <v>37585</v>
+        <v>41380</v>
       </c>
       <c r="D233" t="s">
-        <v>51</v>
+        <v>405</v>
       </c>
     </row>
     <row r="234" spans="1:4">
       <c r="A234" s="1" t="s">
-        <v>52</v>
+        <v>450</v>
       </c>
       <c r="B234" s="1">
-        <v>37586</v>
+        <v>41377</v>
       </c>
       <c r="D234" t="s">
-        <v>20</v>
+        <v>401</v>
       </c>
     </row>
     <row r="235" spans="1:4">
       <c r="A235" s="1" t="s">
-        <v>53</v>
+        <v>451</v>
       </c>
       <c r="B235" s="1">
-        <v>37587</v>
+        <v>40134</v>
       </c>
       <c r="D235" t="s">
-        <v>23</v>
+        <v>452</v>
       </c>
     </row>
     <row r="236" spans="1:4">
       <c r="A236" s="1" t="s">
-        <v>54</v>
+        <v>453</v>
       </c>
       <c r="B236" s="1">
-        <v>37588</v>
+        <v>40124</v>
       </c>
       <c r="D236" t="s">
-        <v>12</v>
+        <v>452</v>
       </c>
     </row>
     <row r="237" spans="1:4">
       <c r="A237" s="1" t="s">
-        <v>55</v>
+        <v>454</v>
       </c>
       <c r="B237" s="1">
-        <v>37630</v>
+        <v>40125</v>
       </c>
       <c r="D237" t="s">
-        <v>66</v>
+        <v>455</v>
       </c>
     </row>
     <row r="238" spans="1:4">
       <c r="A238" s="1" t="s">
-        <v>57</v>
+        <v>456</v>
       </c>
       <c r="B238" s="1">
-        <v>37631</v>
+        <v>40126</v>
       </c>
       <c r="D238" t="s">
-        <v>58</v>
+        <v>457</v>
       </c>
     </row>
     <row r="239" spans="1:4">
       <c r="A239" s="1" t="s">
-        <v>59</v>
+        <v>458</v>
       </c>
       <c r="B239" s="1">
-        <v>37632</v>
+        <v>40127</v>
       </c>
       <c r="D239" t="s">
-        <v>60</v>
+        <v>459</v>
       </c>
     </row>
     <row r="240" spans="1:4">
       <c r="A240" s="1" t="s">
-        <v>61</v>
+        <v>460</v>
       </c>
       <c r="B240" s="1">
-        <v>37633</v>
+        <v>40135</v>
       </c>
       <c r="D240" t="s">
-        <v>62</v>
+        <v>455</v>
       </c>
     </row>
     <row r="241" spans="1:4">
       <c r="A241" s="1" t="s">
-        <v>63</v>
+        <v>461</v>
       </c>
       <c r="B241" s="1">
-        <v>37634</v>
+        <v>40136</v>
       </c>
       <c r="D241" t="s">
-        <v>97</v>
+        <v>457</v>
       </c>
     </row>
     <row r="242" spans="1:4">
       <c r="A242" s="1" t="s">
-        <v>65</v>
+        <v>462</v>
       </c>
       <c r="B242" s="1">
-        <v>37635</v>
+        <v>40137</v>
       </c>
       <c r="D242" t="s">
-        <v>66</v>
+        <v>459</v>
       </c>
     </row>
     <row r="243" spans="1:4">
       <c r="A243" s="1" t="s">
-        <v>67</v>
+        <v>463</v>
       </c>
       <c r="B243" s="1">
-        <v>37636</v>
+        <v>40100</v>
       </c>
       <c r="D243" t="s">
-        <v>64</v>
+        <v>464</v>
       </c>
     </row>
     <row r="244" spans="1:4">
       <c r="A244" s="1" t="s">
-        <v>68</v>
+        <v>465</v>
       </c>
       <c r="B244" s="1">
-        <v>37637</v>
+        <v>40014</v>
       </c>
       <c r="D244" t="s">
-        <v>103</v>
+        <v>466</v>
       </c>
     </row>
     <row r="245" spans="1:4">
       <c r="A245" s="1" t="s">
-        <v>70</v>
+        <v>467</v>
       </c>
       <c r="B245" s="1">
-        <v>37638</v>
+        <v>40015</v>
       </c>
       <c r="D245" t="s">
-        <v>71</v>
+        <v>468</v>
       </c>
     </row>
     <row r="246" spans="1:4">
       <c r="A246" s="1" t="s">
-        <v>72</v>
+        <v>469</v>
       </c>
       <c r="B246" s="1">
-        <v>37639</v>
+        <v>40016</v>
       </c>
       <c r="D246" t="s">
-        <v>71</v>
+        <v>470</v>
       </c>
     </row>
     <row r="247" spans="1:4">
       <c r="A247" s="1" t="s">
-        <v>74</v>
+        <v>471</v>
       </c>
       <c r="B247" s="1">
-        <v>37640</v>
+        <v>40102</v>
       </c>
       <c r="D247" t="s">
-        <v>60</v>
+        <v>472</v>
       </c>
     </row>
     <row r="248" spans="1:4">
       <c r="A248" s="1" t="s">
-        <v>76</v>
+        <v>473</v>
       </c>
       <c r="B248" s="1">
-        <v>37641</v>
+        <v>40103</v>
       </c>
       <c r="D248" t="s">
-        <v>77</v>
+        <v>474</v>
       </c>
     </row>
     <row r="249" spans="1:4">
       <c r="A249" s="1" t="s">
-        <v>78</v>
+        <v>475</v>
       </c>
       <c r="B249" s="1">
-        <v>37642</v>
+        <v>40110</v>
       </c>
       <c r="D249" t="s">
-        <v>104</v>
+        <v>464</v>
       </c>
     </row>
     <row r="250" spans="1:4">
       <c r="A250" s="1" t="s">
-        <v>80</v>
+        <v>476</v>
       </c>
       <c r="B250" s="1">
-        <v>37643</v>
+        <v>40112</v>
       </c>
       <c r="D250" t="s">
-        <v>66</v>
+        <v>472</v>
       </c>
     </row>
     <row r="251" spans="1:4">
       <c r="A251" s="1" t="s">
-        <v>81</v>
+        <v>477</v>
       </c>
       <c r="B251" s="1">
-        <v>37644</v>
+        <v>40113</v>
       </c>
       <c r="D251" t="s">
-        <v>58</v>
+        <v>474</v>
       </c>
     </row>
     <row r="252" spans="1:4">
       <c r="A252" s="1" t="s">
-        <v>82</v>
+        <v>478</v>
       </c>
       <c r="B252" s="1">
-        <v>37645</v>
+        <v>40114</v>
       </c>
       <c r="D252" t="s">
-        <v>77</v>
+        <v>466</v>
       </c>
     </row>
     <row r="253" spans="1:4">
       <c r="A253" s="1" t="s">
-        <v>83</v>
+        <v>479</v>
       </c>
       <c r="B253" s="1">
-        <v>37646</v>
+        <v>40115</v>
       </c>
       <c r="D253" t="s">
-        <v>103</v>
+        <v>468</v>
       </c>
     </row>
     <row r="254" spans="1:4">
       <c r="A254" s="1" t="s">
-        <v>84</v>
+        <v>480</v>
       </c>
       <c r="B254" s="1">
-        <v>37647</v>
+        <v>40116</v>
       </c>
       <c r="D254" t="s">
-        <v>85</v>
+        <v>470</v>
       </c>
     </row>
     <row r="255" spans="1:4">
       <c r="A255" s="1" t="s">
-        <v>86</v>
+        <v>481</v>
       </c>
       <c r="B255" s="1">
-        <v>37648</v>
+        <v>40360</v>
       </c>
       <c r="D255" t="s">
-        <v>87</v>
+        <v>482</v>
       </c>
     </row>
     <row r="256" spans="1:4">
       <c r="A256" s="1" t="s">
-        <v>88</v>
+        <v>483</v>
       </c>
       <c r="B256" s="1">
-        <v>37649</v>
+        <v>40361</v>
       </c>
       <c r="D256" t="s">
-        <v>58</v>
+        <v>484</v>
       </c>
     </row>
     <row r="257" spans="1:4">
       <c r="A257" s="1" t="s">
-        <v>89</v>
+        <v>485</v>
       </c>
       <c r="B257" s="1">
-        <v>37650</v>
+        <v>40362</v>
       </c>
       <c r="D257" t="s">
-        <v>77</v>
+        <v>486</v>
       </c>
     </row>
     <row r="258" spans="1:4">
       <c r="A258" s="1" t="s">
-        <v>90</v>
+        <v>487</v>
       </c>
       <c r="B258" s="1">
-        <v>37651</v>
+        <v>40363</v>
       </c>
       <c r="D258" t="s">
-        <v>56</v>
+        <v>488</v>
       </c>
     </row>
     <row r="259" spans="1:4">
       <c r="A259" s="1" t="s">
-        <v>91</v>
+        <v>489</v>
       </c>
       <c r="B259" s="1">
-        <v>37652</v>
+        <v>40364</v>
       </c>
       <c r="D259" t="s">
-        <v>79</v>
+        <v>490</v>
       </c>
     </row>
     <row r="260" spans="1:4">
       <c r="A260" s="1" t="s">
-        <v>92</v>
+        <v>491</v>
       </c>
       <c r="B260" s="1">
-        <v>37653</v>
+        <v>40365</v>
       </c>
       <c r="D260" t="s">
-        <v>77</v>
+        <v>492</v>
       </c>
     </row>
     <row r="261" spans="1:4">
       <c r="A261" s="1" t="s">
-        <v>93</v>
+        <v>493</v>
       </c>
       <c r="B261" s="1">
-        <v>37654</v>
+        <v>40366</v>
       </c>
       <c r="D261" t="s">
-        <v>56</v>
+        <v>494</v>
       </c>
     </row>
     <row r="262" spans="1:4">
       <c r="A262" s="1" t="s">
-        <v>94</v>
+        <v>495</v>
       </c>
       <c r="B262" s="1">
-        <v>37655</v>
+        <v>40367</v>
       </c>
       <c r="D262" t="s">
-        <v>75</v>
+        <v>496</v>
       </c>
     </row>
     <row r="263" spans="1:4">
       <c r="A263" s="1" t="s">
-        <v>95</v>
+        <v>497</v>
       </c>
       <c r="B263" s="1">
-        <v>37656</v>
+        <v>40368</v>
       </c>
       <c r="D263" t="s">
-        <v>97</v>
+        <v>498</v>
       </c>
     </row>
     <row r="264" spans="1:4">
       <c r="A264" s="1" t="s">
-        <v>96</v>
+        <v>499</v>
       </c>
       <c r="B264" s="1">
-        <v>37657</v>
+        <v>41117</v>
       </c>
       <c r="D264" t="s">
-        <v>64</v>
+        <v>500</v>
       </c>
     </row>
     <row r="265" spans="1:4">
       <c r="A265" s="1" t="s">
-        <v>98</v>
+        <v>501</v>
       </c>
       <c r="B265" s="1">
-        <v>37658</v>
+        <v>41118</v>
       </c>
       <c r="D265" t="s">
-        <v>56</v>
+        <v>502</v>
       </c>
     </row>
     <row r="266" spans="1:4">
       <c r="A266" s="1" t="s">
-        <v>11</v>
+        <v>503</v>
       </c>
       <c r="B266" s="1">
-        <v>37560</v>
+        <v>41119</v>
       </c>
       <c r="D266" t="s">
-        <v>12</v>
+        <v>504</v>
       </c>
     </row>
     <row r="267" spans="1:4">
       <c r="A267" s="1" t="s">
-        <v>13</v>
+        <v>505</v>
       </c>
       <c r="B267" s="1">
-        <v>37561</v>
+        <v>41120</v>
       </c>
       <c r="D267" t="s">
-        <v>37</v>
+        <v>488</v>
       </c>
     </row>
     <row r="268" spans="1:4">
       <c r="A268" s="1" t="s">
-        <v>15</v>
+        <v>506</v>
       </c>
       <c r="B268" s="1">
-        <v>37562</v>
+        <v>41121</v>
       </c>
       <c r="D268" t="s">
-        <v>51</v>
+        <v>507</v>
       </c>
     </row>
     <row r="269" spans="1:4">
       <c r="A269" s="1" t="s">
-        <v>17</v>
+        <v>508</v>
       </c>
       <c r="B269" s="1">
-        <v>37563</v>
+        <v>41122</v>
       </c>
       <c r="D269" t="s">
-        <v>18</v>
+        <v>509</v>
       </c>
     </row>
     <row r="270" spans="1:4">
       <c r="A270" s="1" t="s">
-        <v>19</v>
+        <v>510</v>
       </c>
       <c r="B270" s="1">
-        <v>37564</v>
+        <v>41123</v>
       </c>
       <c r="D270" t="s">
-        <v>23</v>
+        <v>511</v>
       </c>
     </row>
     <row r="271" spans="1:4">
       <c r="A271" s="1" t="s">
-        <v>21</v>
+        <v>512</v>
       </c>
       <c r="B271" s="1">
-        <v>37565</v>
+        <v>41124</v>
       </c>
       <c r="D271" t="s">
-        <v>99</v>
+        <v>513</v>
       </c>
     </row>
     <row r="272" spans="1:4">
       <c r="A272" s="1" t="s">
-        <v>22</v>
+        <v>514</v>
       </c>
       <c r="B272" s="1">
-        <v>37566</v>
+        <v>40246</v>
       </c>
       <c r="D272" t="s">
-        <v>23</v>
+        <v>515</v>
       </c>
     </row>
     <row r="273" spans="1:4">
       <c r="A273" s="1" t="s">
-        <v>24</v>
+        <v>516</v>
       </c>
       <c r="B273" s="1">
-        <v>37567</v>
+        <v>40247</v>
       </c>
       <c r="D273" t="s">
-        <v>25</v>
+        <v>517</v>
       </c>
     </row>
     <row r="274" spans="1:4">
       <c r="A274" s="1" t="s">
-        <v>26</v>
+        <v>518</v>
       </c>
       <c r="B274" s="1">
-        <v>37568</v>
+        <v>40248</v>
       </c>
       <c r="D274" t="s">
-        <v>29</v>
+        <v>519</v>
       </c>
     </row>
     <row r="275" spans="1:4">
       <c r="A275" s="1" t="s">
-        <v>28</v>
+        <v>520</v>
       </c>
       <c r="B275" s="1">
-        <v>37569</v>
+        <v>40249</v>
       </c>
       <c r="D275" t="s">
-        <v>29</v>
+        <v>521</v>
       </c>
     </row>
     <row r="276" spans="1:4">
       <c r="A276" s="1" t="s">
-        <v>30</v>
+        <v>522</v>
       </c>
       <c r="B276" s="1">
-        <v>37570</v>
+        <v>40250</v>
       </c>
       <c r="D276" t="s">
-        <v>16</v>
+        <v>523</v>
       </c>
     </row>
     <row r="277" spans="1:4">
       <c r="A277" s="1" t="s">
-        <v>31</v>
+        <v>524</v>
       </c>
       <c r="B277" s="1">
-        <v>37571</v>
+        <v>40251</v>
       </c>
       <c r="D277" t="s">
-        <v>32</v>
+        <v>525</v>
       </c>
     </row>
     <row r="278" spans="1:4">
       <c r="A278" s="1" t="s">
-        <v>33</v>
+        <v>526</v>
       </c>
       <c r="B278" s="1">
-        <v>37572</v>
+        <v>40143</v>
       </c>
       <c r="D278" t="s">
-        <v>47</v>
+        <v>527</v>
       </c>
     </row>
     <row r="279" spans="1:4">
       <c r="A279" s="1" t="s">
-        <v>35</v>
+        <v>528</v>
       </c>
       <c r="B279" s="1">
-        <v>37573</v>
+        <v>40145</v>
       </c>
       <c r="D279" t="s">
-        <v>12</v>
+        <v>529</v>
       </c>
     </row>
     <row r="280" spans="1:4">
       <c r="A280" s="1" t="s">
-        <v>36</v>
+        <v>530</v>
       </c>
       <c r="B280" s="1">
-        <v>37574</v>
+        <v>40146</v>
       </c>
       <c r="D280" t="s">
-        <v>37</v>
+        <v>531</v>
       </c>
     </row>
     <row r="281" spans="1:4">
       <c r="A281" s="1" t="s">
-        <v>38</v>
+        <v>532</v>
       </c>
       <c r="B281" s="1">
-        <v>37575</v>
+        <v>40147</v>
       </c>
       <c r="D281" t="s">
-        <v>32</v>
+        <v>533</v>
       </c>
     </row>
     <row r="282" spans="1:4">
       <c r="A282" s="1" t="s">
-        <v>39</v>
+        <v>534</v>
       </c>
       <c r="B282" s="1">
-        <v>37576</v>
+        <v>40148</v>
       </c>
       <c r="D282" t="s">
-        <v>25</v>
+        <v>535</v>
       </c>
     </row>
     <row r="283" spans="1:4">
       <c r="A283" s="1" t="s">
-        <v>40</v>
+        <v>536</v>
       </c>
       <c r="B283" s="1">
-        <v>37577</v>
+        <v>40149</v>
       </c>
       <c r="D283" t="s">
-        <v>101</v>
+        <v>537</v>
       </c>
     </row>
     <row r="284" spans="1:4">
       <c r="A284" s="1" t="s">
-        <v>42</v>
+        <v>538</v>
       </c>
       <c r="B284" s="1">
-        <v>37578</v>
+        <v>40097</v>
       </c>
       <c r="D284" t="s">
-        <v>37</v>
+        <v>539</v>
       </c>
     </row>
     <row r="285" spans="1:4">
       <c r="A285" s="1" t="s">
-        <v>43</v>
+        <v>540</v>
       </c>
       <c r="B285" s="1">
-        <v>37579</v>
+        <v>40095</v>
       </c>
       <c r="D285" t="s">
-        <v>14</v>
+        <v>541</v>
       </c>
     </row>
     <row r="286" spans="1:4">
       <c r="A286" s="1" t="s">
-        <v>44</v>
+        <v>542</v>
       </c>
       <c r="B286" s="1">
-        <v>37580</v>
+        <v>40098</v>
       </c>
       <c r="D286" t="s">
-        <v>32</v>
+        <v>543</v>
       </c>
     </row>
     <row r="287" spans="1:4">
       <c r="A287" s="1" t="s">
-        <v>45</v>
+        <v>544</v>
       </c>
       <c r="B287" s="1">
-        <v>37581</v>
+        <v>40099</v>
       </c>
       <c r="D287" t="s">
-        <v>99</v>
+        <v>545</v>
       </c>
     </row>
     <row r="288" spans="1:4">
       <c r="A288" s="1" t="s">
-        <v>46</v>
+        <v>546</v>
       </c>
       <c r="B288" s="1">
-        <v>37582</v>
+        <v>40096</v>
       </c>
       <c r="D288" t="s">
-        <v>34</v>
+        <v>547</v>
       </c>
     </row>
     <row r="289" spans="1:4">
       <c r="A289" s="1" t="s">
-        <v>48</v>
+        <v>548</v>
       </c>
       <c r="B289" s="1">
-        <v>37583</v>
+        <v>40280</v>
       </c>
       <c r="D289" t="s">
-        <v>18</v>
+        <v>549</v>
       </c>
     </row>
     <row r="290" spans="1:4">
       <c r="A290" s="1" t="s">
-        <v>49</v>
+        <v>550</v>
       </c>
       <c r="B290" s="1">
-        <v>37584</v>
+        <v>40281</v>
       </c>
       <c r="D290" t="s">
-        <v>99</v>
+        <v>551</v>
       </c>
     </row>
     <row r="291" spans="1:4">
       <c r="A291" s="1" t="s">
-        <v>50</v>
+        <v>552</v>
       </c>
       <c r="B291" s="1">
-        <v>37585</v>
+        <v>40282</v>
       </c>
       <c r="D291" t="s">
-        <v>16</v>
+        <v>553</v>
       </c>
     </row>
     <row r="292" spans="1:4">
       <c r="A292" s="1" t="s">
-        <v>52</v>
+        <v>554</v>
       </c>
       <c r="B292" s="1">
-        <v>37586</v>
+        <v>40283</v>
       </c>
       <c r="D292" t="s">
-        <v>20</v>
+        <v>555</v>
       </c>
     </row>
     <row r="293" spans="1:4">
       <c r="A293" s="1" t="s">
-        <v>53</v>
+        <v>556</v>
       </c>
       <c r="B293" s="1">
-        <v>37587</v>
+        <v>40284</v>
       </c>
       <c r="D293" t="s">
-        <v>23</v>
+        <v>557</v>
       </c>
     </row>
     <row r="294" spans="1:4">
       <c r="A294" s="1" t="s">
-        <v>54</v>
+        <v>558</v>
       </c>
       <c r="B294" s="1">
-        <v>37588</v>
+        <v>40285</v>
       </c>
       <c r="D294" t="s">
-        <v>99</v>
+        <v>559</v>
       </c>
     </row>
     <row r="295" spans="1:4">
       <c r="A295" s="1" t="s">
-        <v>55</v>
+        <v>560</v>
       </c>
       <c r="B295" s="1">
-        <v>37630</v>
+        <v>40153</v>
       </c>
       <c r="D295" t="s">
-        <v>66</v>
+        <v>561</v>
       </c>
     </row>
     <row r="296" spans="1:4">
       <c r="A296" s="1" t="s">
-        <v>57</v>
+        <v>562</v>
       </c>
       <c r="B296" s="1">
-        <v>37631</v>
+        <v>40154</v>
       </c>
       <c r="D296" t="s">
-        <v>58</v>
+        <v>563</v>
       </c>
     </row>
     <row r="297" spans="1:4">
       <c r="A297" s="1" t="s">
-        <v>59</v>
+        <v>564</v>
       </c>
       <c r="B297" s="1">
-        <v>37632</v>
+        <v>40155</v>
       </c>
       <c r="D297" t="s">
-        <v>75</v>
+        <v>565</v>
       </c>
     </row>
     <row r="298" spans="1:4">
       <c r="A298" s="1" t="s">
-        <v>61</v>
+        <v>566</v>
       </c>
       <c r="B298" s="1">
-        <v>37633</v>
+        <v>40157</v>
       </c>
       <c r="D298" t="s">
-        <v>77</v>
+        <v>567</v>
       </c>
     </row>
     <row r="299" spans="1:4">
       <c r="A299" s="1" t="s">
-        <v>63</v>
+        <v>568</v>
       </c>
       <c r="B299" s="1">
-        <v>37634</v>
+        <v>40158</v>
       </c>
       <c r="D299" t="s">
-        <v>64</v>
+        <v>569</v>
       </c>
     </row>
     <row r="300" spans="1:4">
       <c r="A300" s="1" t="s">
-        <v>65</v>
+        <v>570</v>
       </c>
       <c r="B300" s="1">
-        <v>37635</v>
+        <v>40159</v>
       </c>
       <c r="D300" t="s">
-        <v>56</v>
+        <v>571</v>
       </c>
     </row>
     <row r="301" spans="1:4">
       <c r="A301" s="1" t="s">
-        <v>67</v>
+        <v>572</v>
       </c>
       <c r="B301" s="1">
-        <v>37636</v>
+        <v>40160</v>
       </c>
       <c r="D301" t="s">
-        <v>97</v>
+        <v>573</v>
       </c>
     </row>
     <row r="302" spans="1:4">
       <c r="A302" s="1" t="s">
-        <v>68</v>
+        <v>574</v>
       </c>
       <c r="B302" s="1">
-        <v>37637</v>
+        <v>40161</v>
       </c>
       <c r="D302" t="s">
-        <v>69</v>
+        <v>575</v>
       </c>
     </row>
     <row r="303" spans="1:4">
       <c r="A303" s="1" t="s">
-        <v>70</v>
+        <v>576</v>
       </c>
       <c r="B303" s="1">
-        <v>37638</v>
+        <v>40162</v>
       </c>
       <c r="D303" t="s">
-        <v>73</v>
+        <v>577</v>
       </c>
     </row>
     <row r="304" spans="1:4">
       <c r="A304" s="1" t="s">
-        <v>72</v>
+        <v>578</v>
       </c>
       <c r="B304" s="1">
-        <v>37639</v>
+        <v>40163</v>
       </c>
       <c r="D304" t="s">
-        <v>71</v>
+        <v>579</v>
       </c>
     </row>
     <row r="305" spans="1:4">
       <c r="A305" s="1" t="s">
-        <v>74</v>
+        <v>580</v>
       </c>
       <c r="B305" s="1">
-        <v>37640</v>
+        <v>40254</v>
       </c>
       <c r="D305" t="s">
-        <v>60</v>
+        <v>581</v>
       </c>
     </row>
     <row r="306" spans="1:4">
       <c r="A306" s="1" t="s">
-        <v>76</v>
+        <v>582</v>
       </c>
       <c r="B306" s="1">
-        <v>37641</v>
+        <v>40258</v>
       </c>
       <c r="D306" t="s">
-        <v>62</v>
+        <v>583</v>
       </c>
     </row>
     <row r="307" spans="1:4">
       <c r="A307" s="1" t="s">
-        <v>78</v>
+        <v>584</v>
       </c>
       <c r="B307" s="1">
-        <v>37642</v>
+        <v>40259</v>
       </c>
       <c r="D307" t="s">
-        <v>79</v>
+        <v>585</v>
       </c>
     </row>
     <row r="308" spans="1:4">
       <c r="A308" s="1" t="s">
-        <v>80</v>
+        <v>586</v>
       </c>
       <c r="B308" s="1">
-        <v>37643</v>
+        <v>40260</v>
       </c>
       <c r="D308" t="s">
-        <v>66</v>
+        <v>587</v>
       </c>
     </row>
     <row r="309" spans="1:4">
       <c r="A309" s="1" t="s">
-        <v>81</v>
+        <v>588</v>
       </c>
       <c r="B309" s="1">
-        <v>37644</v>
+        <v>40261</v>
       </c>
       <c r="D309" t="s">
-        <v>58</v>
+        <v>589</v>
       </c>
     </row>
     <row r="310" spans="1:4">
       <c r="A310" s="1" t="s">
-        <v>82</v>
+        <v>590</v>
       </c>
       <c r="B310" s="1">
-        <v>37645</v>
+        <v>40262</v>
       </c>
       <c r="D310" t="s">
-        <v>62</v>
+        <v>591</v>
       </c>
     </row>
     <row r="311" spans="1:4">
       <c r="A311" s="1" t="s">
-        <v>83</v>
+        <v>592</v>
       </c>
       <c r="B311" s="1">
-        <v>37646</v>
+        <v>37500</v>
       </c>
       <c r="D311" t="s">
-        <v>103</v>
+        <v>593</v>
       </c>
     </row>
     <row r="312" spans="1:4">
       <c r="A312" s="1" t="s">
-        <v>84</v>
+        <v>594</v>
       </c>
       <c r="B312" s="1">
-        <v>37647</v>
+        <v>37501</v>
       </c>
       <c r="D312" t="s">
-        <v>85</v>
+        <v>595</v>
       </c>
     </row>
     <row r="313" spans="1:4">
       <c r="A313" s="1" t="s">
-        <v>86</v>
+        <v>596</v>
       </c>
       <c r="B313" s="1">
-        <v>37648</v>
+        <v>37502</v>
       </c>
       <c r="D313" t="s">
-        <v>58</v>
+        <v>597</v>
       </c>
     </row>
     <row r="314" spans="1:4">
       <c r="A314" s="1" t="s">
-        <v>88</v>
+        <v>598</v>
       </c>
       <c r="B314" s="1">
-        <v>37649</v>
+        <v>37503</v>
       </c>
       <c r="D314" t="s">
-        <v>87</v>
+        <v>599</v>
       </c>
     </row>
     <row r="315" spans="1:4">
       <c r="A315" s="1" t="s">
-        <v>89</v>
+        <v>600</v>
       </c>
       <c r="B315" s="1">
-        <v>37650</v>
+        <v>37508</v>
       </c>
       <c r="D315" t="s">
-        <v>62</v>
+        <v>601</v>
       </c>
     </row>
     <row r="316" spans="1:4">
       <c r="A316" s="1" t="s">
-        <v>90</v>
+        <v>602</v>
       </c>
       <c r="B316" s="1">
-        <v>37651</v>
+        <v>37509</v>
       </c>
       <c r="D316" t="s">
-        <v>66</v>
+        <v>603</v>
       </c>
     </row>
     <row r="317" spans="1:4">
       <c r="A317" s="1" t="s">
-        <v>91</v>
+        <v>604</v>
       </c>
       <c r="B317" s="1">
-        <v>37652</v>
+        <v>37514</v>
       </c>
       <c r="D317" t="s">
-        <v>104</v>
+        <v>605</v>
       </c>
     </row>
     <row r="318" spans="1:4">
       <c r="A318" s="1" t="s">
-        <v>92</v>
+        <v>606</v>
       </c>
       <c r="B318" s="1">
-        <v>37653</v>
+        <v>37515</v>
       </c>
       <c r="D318" t="s">
-        <v>62</v>
+        <v>607</v>
       </c>
     </row>
     <row r="319" spans="1:4">
       <c r="A319" s="1" t="s">
-        <v>93</v>
+        <v>608</v>
       </c>
       <c r="B319" s="1">
-        <v>37654</v>
+        <v>37518</v>
       </c>
       <c r="D319" t="s">
-        <v>66</v>
+        <v>609</v>
       </c>
     </row>
     <row r="320" spans="1:4">
       <c r="A320" s="1" t="s">
-        <v>94</v>
+        <v>610</v>
       </c>
       <c r="B320" s="1">
-        <v>37655</v>
+        <v>37519</v>
       </c>
       <c r="D320" t="s">
-        <v>75</v>
+        <v>611</v>
       </c>
     </row>
     <row r="321" spans="1:4">
       <c r="A321" s="1" t="s">
-        <v>95</v>
+        <v>612</v>
       </c>
       <c r="B321" s="1">
-        <v>37656</v>
+        <v>37600</v>
       </c>
       <c r="D321" t="s">
-        <v>97</v>
+        <v>593</v>
       </c>
     </row>
     <row r="322" spans="1:4">
       <c r="A322" s="1" t="s">
-        <v>96</v>
+        <v>613</v>
       </c>
       <c r="B322" s="1">
-        <v>37657</v>
+        <v>37804</v>
       </c>
       <c r="D322" t="s">
-        <v>97</v>
+        <v>614</v>
       </c>
     </row>
     <row r="323" spans="1:4">
       <c r="A323" s="1" t="s">
-        <v>98</v>
+        <v>615</v>
       </c>
       <c r="B323" s="1">
-        <v>37658</v>
+        <v>37805</v>
       </c>
       <c r="D323" t="s">
-        <v>56</v>
+        <v>616</v>
       </c>
     </row>
     <row r="324" spans="1:4">
       <c r="A324" s="1" t="s">
-        <v>11</v>
+        <v>617</v>
       </c>
       <c r="B324" s="1">
-        <v>37560</v>
+        <v>37810</v>
       </c>
       <c r="D324" t="s">
-        <v>12</v>
+        <v>618</v>
       </c>
     </row>
     <row r="325" spans="1:4">
       <c r="A325" s="1" t="s">
-        <v>13</v>
+        <v>619</v>
       </c>
       <c r="B325" s="1">
-        <v>37561</v>
+        <v>37811</v>
       </c>
       <c r="D325" t="s">
-        <v>14</v>
+        <v>620</v>
       </c>
     </row>
     <row r="326" spans="1:4">
       <c r="A326" s="1" t="s">
-        <v>15</v>
+        <v>621</v>
       </c>
       <c r="B326" s="1">
-        <v>37562</v>
+        <v>37816</v>
       </c>
       <c r="D326" t="s">
-        <v>16</v>
+        <v>622</v>
       </c>
     </row>
     <row r="327" spans="1:4">
       <c r="A327" s="1" t="s">
-        <v>17</v>
+        <v>623</v>
       </c>
       <c r="B327" s="1">
-        <v>37563</v>
+        <v>37817</v>
       </c>
       <c r="D327" t="s">
-        <v>18</v>
+        <v>624</v>
       </c>
     </row>
     <row r="328" spans="1:4">
       <c r="A328" s="1" t="s">
-        <v>19</v>
+        <v>625</v>
       </c>
       <c r="B328" s="1">
-        <v>37564</v>
+        <v>37818</v>
       </c>
       <c r="D328" t="s">
-        <v>20</v>
+        <v>609</v>
       </c>
     </row>
     <row r="329" spans="1:4">
       <c r="A329" s="1" t="s">
-        <v>21</v>
+        <v>626</v>
       </c>
       <c r="B329" s="1">
-        <v>37565</v>
+        <v>37819</v>
       </c>
       <c r="D329" t="s">
-        <v>12</v>
+        <v>611</v>
       </c>
     </row>
     <row r="330" spans="1:4">
       <c r="A330" s="1" t="s">
-        <v>22</v>
+        <v>627</v>
       </c>
       <c r="B330" s="1">
-        <v>37566</v>
+        <v>37820</v>
       </c>
       <c r="D330" t="s">
-        <v>20</v>
+        <v>628</v>
       </c>
     </row>
     <row r="331" spans="1:4">
       <c r="A331" s="1" t="s">
-        <v>24</v>
+        <v>629</v>
       </c>
       <c r="B331" s="1">
-        <v>37567</v>
+        <v>37821</v>
       </c>
       <c r="D331" t="s">
-        <v>100</v>
+        <v>630</v>
       </c>
     </row>
     <row r="332" spans="1:4">
       <c r="A332" s="1" t="s">
-        <v>26</v>
+        <v>631</v>
       </c>
       <c r="B332" s="1">
-        <v>37568</v>
+        <v>37826</v>
       </c>
       <c r="D332" t="s">
-        <v>27</v>
+        <v>632</v>
       </c>
     </row>
     <row r="333" spans="1:4">
       <c r="A333" s="1" t="s">
-        <v>28</v>
+        <v>633</v>
       </c>
       <c r="B333" s="1">
-        <v>37569</v>
+        <v>37827</v>
       </c>
       <c r="D333" t="s">
-        <v>27</v>
+        <v>634</v>
       </c>
     </row>
     <row r="334" spans="1:4">
       <c r="A334" s="1" t="s">
-        <v>30</v>
+        <v>635</v>
       </c>
       <c r="B334" s="1">
-        <v>37570</v>
+        <v>37830</v>
       </c>
       <c r="D334" t="s">
-        <v>51</v>
+        <v>593</v>
       </c>
     </row>
     <row r="335" spans="1:4">
       <c r="A335" s="1" t="s">
-        <v>31</v>
+        <v>636</v>
       </c>
       <c r="B335" s="1">
-        <v>37571</v>
+        <v>37831</v>
       </c>
       <c r="D335" t="s">
-        <v>32</v>
+        <v>595</v>
       </c>
     </row>
     <row r="336" spans="1:4">
       <c r="A336" s="1" t="s">
-        <v>33</v>
+        <v>637</v>
       </c>
       <c r="B336" s="1">
-        <v>37572</v>
+        <v>37832</v>
       </c>
       <c r="D336" t="s">
-        <v>47</v>
+        <v>597</v>
       </c>
     </row>
     <row r="337" spans="1:4">
       <c r="A337" s="1" t="s">
-        <v>35</v>
+        <v>638</v>
       </c>
       <c r="B337" s="1">
-        <v>37573</v>
+        <v>37833</v>
       </c>
       <c r="D337" t="s">
-        <v>12</v>
+        <v>599</v>
       </c>
     </row>
     <row r="338" spans="1:4">
       <c r="A338" s="1" t="s">
-        <v>36</v>
+        <v>639</v>
       </c>
       <c r="B338" s="1">
-        <v>37574</v>
+        <v>37848</v>
       </c>
       <c r="D338" t="s">
-        <v>37</v>
+        <v>609</v>
       </c>
     </row>
     <row r="339" spans="1:4">
       <c r="A339" s="1" t="s">
-        <v>38</v>
+        <v>640</v>
       </c>
       <c r="B339" s="1">
-        <v>37575</v>
+        <v>37849</v>
       </c>
       <c r="D339" t="s">
-        <v>32</v>
+        <v>611</v>
       </c>
     </row>
     <row r="340" spans="1:4">
       <c r="A340" s="1" t="s">
-        <v>39</v>
+        <v>641</v>
       </c>
       <c r="B340" s="1">
-        <v>37576</v>
+        <v>37850</v>
       </c>
       <c r="D340" t="s">
-        <v>25</v>
+        <v>628</v>
       </c>
     </row>
     <row r="341" spans="1:4">
       <c r="A341" s="1" t="s">
-        <v>40</v>
+        <v>642</v>
       </c>
       <c r="B341" s="1">
-        <v>37577</v>
+        <v>38220</v>
       </c>
       <c r="D341" t="s">
-        <v>101</v>
+        <v>628</v>
       </c>
     </row>
     <row r="342" spans="1:4">
       <c r="A342" s="1" t="s">
-        <v>42</v>
+        <v>643</v>
       </c>
       <c r="B342" s="1">
-        <v>37578</v>
+        <v>37851</v>
       </c>
       <c r="D342" t="s">
-        <v>37</v>
+        <v>630</v>
       </c>
     </row>
     <row r="343" spans="1:4">
       <c r="A343" s="1" t="s">
-        <v>43</v>
+        <v>644</v>
       </c>
       <c r="B343" s="1">
-        <v>37579</v>
+        <v>38221</v>
       </c>
       <c r="D343" t="s">
-        <v>14</v>
+        <v>630</v>
       </c>
     </row>
     <row r="344" spans="1:4">
       <c r="A344" s="1" t="s">
-        <v>44</v>
+        <v>645</v>
       </c>
       <c r="B344" s="1">
-        <v>37580</v>
+        <v>37852</v>
       </c>
       <c r="D344" t="s">
-        <v>32</v>
+        <v>646</v>
       </c>
     </row>
     <row r="345" spans="1:4">
       <c r="A345" s="1" t="s">
-        <v>45</v>
+        <v>647</v>
       </c>
       <c r="B345" s="1">
-        <v>37581</v>
+        <v>38226</v>
       </c>
       <c r="D345" t="s">
-        <v>99</v>
+        <v>632</v>
       </c>
     </row>
     <row r="346" spans="1:4">
       <c r="A346" s="1" t="s">
-        <v>46</v>
+        <v>648</v>
       </c>
       <c r="B346" s="1">
-        <v>37582</v>
+        <v>37853</v>
       </c>
       <c r="D346" t="s">
-        <v>34</v>
+        <v>649</v>
       </c>
     </row>
     <row r="347" spans="1:4">
       <c r="A347" s="1" t="s">
-        <v>48</v>
+        <v>650</v>
       </c>
       <c r="B347" s="1">
-        <v>37583</v>
+        <v>38227</v>
       </c>
       <c r="D347" t="s">
-        <v>32</v>
+        <v>634</v>
       </c>
     </row>
     <row r="348" spans="1:4">
       <c r="A348" s="1" t="s">
-        <v>49</v>
+        <v>651</v>
       </c>
       <c r="B348" s="1">
-        <v>37584</v>
+        <v>38102</v>
       </c>
       <c r="D348" t="s">
-        <v>99</v>
+        <v>597</v>
       </c>
     </row>
     <row r="349" spans="1:4">
       <c r="A349" s="1" t="s">
-        <v>50</v>
+        <v>652</v>
       </c>
       <c r="B349" s="1">
-        <v>37585</v>
+        <v>38103</v>
       </c>
       <c r="D349" t="s">
-        <v>16</v>
+        <v>599</v>
       </c>
     </row>
     <row r="350" spans="1:4">
       <c r="A350" s="1" t="s">
-        <v>52</v>
+        <v>653</v>
       </c>
       <c r="B350" s="1">
-        <v>37586</v>
+        <v>38116</v>
       </c>
       <c r="D350" t="s">
-        <v>23</v>
+        <v>622</v>
       </c>
     </row>
     <row r="351" spans="1:4">
       <c r="A351" s="1" t="s">
-        <v>53</v>
+        <v>654</v>
       </c>
       <c r="B351" s="1">
-        <v>37587</v>
+        <v>38117</v>
       </c>
       <c r="D351" t="s">
-        <v>23</v>
+        <v>624</v>
       </c>
     </row>
     <row r="352" spans="1:4">
       <c r="A352" s="1" t="s">
-        <v>54</v>
+        <v>655</v>
       </c>
       <c r="B352" s="1">
-        <v>37588</v>
+        <v>38118</v>
       </c>
       <c r="D352" t="s">
-        <v>99</v>
+        <v>609</v>
       </c>
     </row>
     <row r="353" spans="1:4">
       <c r="A353" s="1" t="s">
-        <v>55</v>
+        <v>656</v>
       </c>
       <c r="B353" s="1">
-        <v>37630</v>
+        <v>38119</v>
       </c>
       <c r="D353" t="s">
-        <v>66</v>
+        <v>611</v>
       </c>
     </row>
     <row r="354" spans="1:4">
       <c r="A354" s="1" t="s">
-        <v>57</v>
+        <v>657</v>
       </c>
       <c r="B354" s="1">
-        <v>37631</v>
+        <v>38120</v>
       </c>
       <c r="D354" t="s">
-        <v>58</v>
+        <v>628</v>
       </c>
     </row>
     <row r="355" spans="1:4">
       <c r="A355" s="1" t="s">
-        <v>59</v>
+        <v>658</v>
       </c>
       <c r="B355" s="1">
-        <v>37632</v>
+        <v>38121</v>
       </c>
       <c r="D355" t="s">
-        <v>75</v>
+        <v>630</v>
       </c>
     </row>
     <row r="356" spans="1:4">
       <c r="A356" s="1" t="s">
-        <v>61</v>
+        <v>659</v>
       </c>
       <c r="B356" s="1">
-        <v>37633</v>
+        <v>38126</v>
       </c>
       <c r="D356" t="s">
-        <v>77</v>
+        <v>632</v>
       </c>
     </row>
     <row r="357" spans="1:4">
       <c r="A357" s="1" t="s">
-        <v>63</v>
+        <v>660</v>
       </c>
       <c r="B357" s="1">
-        <v>37634</v>
+        <v>38127</v>
       </c>
       <c r="D357" t="s">
-        <v>64</v>
+        <v>634</v>
       </c>
     </row>
     <row r="358" spans="1:4">
       <c r="A358" s="1" t="s">
-        <v>65</v>
+        <v>661</v>
       </c>
       <c r="B358" s="1">
-        <v>37635</v>
+        <v>38202</v>
       </c>
       <c r="D358" t="s">
-        <v>56</v>
+        <v>597</v>
       </c>
     </row>
     <row r="359" spans="1:4">
       <c r="A359" s="1" t="s">
-        <v>67</v>
+        <v>662</v>
       </c>
       <c r="B359" s="1">
-        <v>37636</v>
+        <v>38203</v>
       </c>
       <c r="D359" t="s">
-        <v>97</v>
+        <v>599</v>
       </c>
     </row>
     <row r="360" spans="1:4">
       <c r="A360" s="1" t="s">
-        <v>68</v>
+        <v>663</v>
       </c>
       <c r="B360" s="1">
-        <v>37637</v>
+        <v>38216</v>
       </c>
       <c r="D360" t="s">
-        <v>69</v>
+        <v>622</v>
       </c>
     </row>
     <row r="361" spans="1:4">
       <c r="A361" s="1" t="s">
-        <v>70</v>
+        <v>664</v>
       </c>
       <c r="B361" s="1">
-        <v>37638</v>
+        <v>38217</v>
       </c>
       <c r="D361" t="s">
-        <v>73</v>
+        <v>624</v>
       </c>
     </row>
     <row r="362" spans="1:4">
       <c r="A362" s="1" t="s">
-        <v>72</v>
+        <v>665</v>
       </c>
       <c r="B362" s="1">
-        <v>37639</v>
+        <v>38218</v>
       </c>
       <c r="D362" t="s">
-        <v>71</v>
+        <v>609</v>
       </c>
     </row>
     <row r="363" spans="1:4">
       <c r="A363" s="1" t="s">
-        <v>74</v>
+        <v>666</v>
       </c>
       <c r="B363" s="1">
-        <v>37640</v>
+        <v>38219</v>
       </c>
       <c r="D363" t="s">
-        <v>75</v>
+        <v>611</v>
       </c>
     </row>
     <row r="364" spans="1:4">
       <c r="A364" s="1" t="s">
-        <v>76</v>
+        <v>667</v>
       </c>
       <c r="B364" s="1">
-        <v>37641</v>
+        <v>38504</v>
       </c>
       <c r="D364" t="s">
-        <v>62</v>
+        <v>614</v>
       </c>
     </row>
     <row r="365" spans="1:4">
       <c r="A365" s="1" t="s">
-        <v>78</v>
+        <v>668</v>
       </c>
       <c r="B365" s="1">
-        <v>37642</v>
+        <v>38505</v>
       </c>
       <c r="D365" t="s">
-        <v>104</v>
+        <v>616</v>
       </c>
     </row>
     <row r="366" spans="1:4">
       <c r="A366" s="1" t="s">
-        <v>80</v>
+        <v>669</v>
       </c>
       <c r="B366" s="1">
-        <v>37643</v>
+        <v>38508</v>
       </c>
       <c r="D366" t="s">
-        <v>56</v>
+        <v>601</v>
       </c>
     </row>
     <row r="367" spans="1:4">
       <c r="A367" s="1" t="s">
-        <v>81</v>
+        <v>670</v>
       </c>
       <c r="B367" s="1">
-        <v>37644</v>
+        <v>38509</v>
       </c>
       <c r="D367" t="s">
-        <v>58</v>
+        <v>603</v>
       </c>
     </row>
     <row r="368" spans="1:4">
       <c r="A368" s="1" t="s">
-        <v>82</v>
+        <v>671</v>
       </c>
       <c r="B368" s="1">
-        <v>37645</v>
+        <v>38522</v>
       </c>
       <c r="D368" t="s">
-        <v>77</v>
+        <v>646</v>
       </c>
     </row>
     <row r="369" spans="1:4">
       <c r="A369" s="1" t="s">
-        <v>83</v>
+        <v>672</v>
       </c>
       <c r="B369" s="1">
-        <v>37646</v>
+        <v>38523</v>
       </c>
       <c r="D369" t="s">
-        <v>103</v>
+        <v>649</v>
       </c>
     </row>
     <row r="370" spans="1:4">
       <c r="A370" s="1" t="s">
-        <v>84</v>
+        <v>673</v>
       </c>
       <c r="B370" s="1">
-        <v>37647</v>
+        <v>38526</v>
       </c>
       <c r="D370" t="s">
-        <v>85</v>
+        <v>632</v>
       </c>
     </row>
     <row r="371" spans="1:4">
       <c r="A371" s="1" t="s">
-        <v>86</v>
+        <v>674</v>
       </c>
       <c r="B371" s="1">
-        <v>37648</v>
+        <v>38527</v>
       </c>
       <c r="D371" t="s">
-        <v>87</v>
+        <v>634</v>
       </c>
     </row>
     <row r="372" spans="1:4">
       <c r="A372" s="1" t="s">
-        <v>88</v>
+        <v>675</v>
       </c>
       <c r="B372" s="1">
-        <v>37649</v>
+        <v>38606</v>
       </c>
       <c r="D372" t="s">
-        <v>87</v>
+        <v>676</v>
       </c>
     </row>
     <row r="373" spans="1:4">
       <c r="A373" s="1" t="s">
-        <v>89</v>
+        <v>677</v>
       </c>
       <c r="B373" s="1">
-        <v>37650</v>
+        <v>38607</v>
       </c>
       <c r="D373" t="s">
-        <v>62</v>
+        <v>678</v>
       </c>
     </row>
     <row r="374" spans="1:4">
       <c r="A374" s="1" t="s">
-        <v>90</v>
+        <v>679</v>
       </c>
       <c r="B374" s="1">
-        <v>37651</v>
+        <v>38608</v>
       </c>
       <c r="D374" t="s">
-        <v>56</v>
+        <v>601</v>
       </c>
     </row>
     <row r="375" spans="1:4">
       <c r="A375" s="1" t="s">
-        <v>91</v>
+        <v>680</v>
       </c>
       <c r="B375" s="1">
-        <v>37652</v>
+        <v>38609</v>
       </c>
       <c r="D375" t="s">
-        <v>104</v>
+        <v>603</v>
       </c>
     </row>
     <row r="376" spans="1:4">
       <c r="A376" s="1" t="s">
-        <v>92</v>
+        <v>681</v>
       </c>
       <c r="B376" s="1">
-        <v>37653</v>
+        <v>38616</v>
       </c>
       <c r="D376" t="s">
-        <v>62</v>
+        <v>622</v>
       </c>
     </row>
     <row r="377" spans="1:4">
       <c r="A377" s="1" t="s">
-        <v>93</v>
+        <v>682</v>
       </c>
       <c r="B377" s="1">
-        <v>37654</v>
+        <v>38617</v>
       </c>
       <c r="D377" t="s">
-        <v>56</v>
+        <v>624</v>
       </c>
     </row>
     <row r="378" spans="1:4">
       <c r="A378" s="1" t="s">
-        <v>94</v>
+        <v>683</v>
       </c>
       <c r="B378" s="1">
-        <v>37655</v>
+        <v>38620</v>
       </c>
       <c r="D378" t="s">
-        <v>60</v>
+        <v>628</v>
       </c>
     </row>
     <row r="379" spans="1:4">
       <c r="A379" s="1" t="s">
-        <v>95</v>
+        <v>684</v>
       </c>
       <c r="B379" s="1">
-        <v>37656</v>
+        <v>38621</v>
       </c>
       <c r="D379" t="s">
-        <v>64</v>
+        <v>630</v>
       </c>
     </row>
     <row r="380" spans="1:4">
       <c r="A380" s="1" t="s">
-        <v>96</v>
+        <v>685</v>
       </c>
       <c r="B380" s="1">
-        <v>37657</v>
+        <v>38626</v>
       </c>
       <c r="D380" t="s">
-        <v>64</v>
+        <v>632</v>
       </c>
     </row>
     <row r="381" spans="1:4">
       <c r="A381" s="1" t="s">
-        <v>98</v>
+        <v>686</v>
       </c>
       <c r="B381" s="1">
-        <v>37658</v>
+        <v>39410</v>
       </c>
       <c r="D381" t="s">
-        <v>66</v>
+        <v>618</v>
       </c>
     </row>
     <row r="382" spans="1:4">
       <c r="A382" s="1" t="s">
-        <v>11</v>
+        <v>687</v>
       </c>
       <c r="B382" s="1">
-        <v>37560</v>
+        <v>38627</v>
       </c>
       <c r="D382" t="s">
-        <v>99</v>
+        <v>634</v>
       </c>
     </row>
     <row r="383" spans="1:4">
       <c r="A383" s="1" t="s">
-        <v>13</v>
+        <v>688</v>
       </c>
       <c r="B383" s="1">
-        <v>37561</v>
+        <v>39411</v>
       </c>
       <c r="D383" t="s">
-        <v>37</v>
+        <v>620</v>
       </c>
     </row>
     <row r="384" spans="1:4">
       <c r="A384" s="1" t="s">
-        <v>15</v>
+        <v>689</v>
       </c>
       <c r="B384" s="1">
-        <v>37562</v>
+        <v>38700</v>
       </c>
       <c r="D384" t="s">
-        <v>51</v>
+        <v>593</v>
       </c>
     </row>
     <row r="385" spans="1:4">
       <c r="A385" s="1" t="s">
-        <v>17</v>
+        <v>690</v>
       </c>
       <c r="B385" s="1">
-        <v>37563</v>
+        <v>39416</v>
       </c>
       <c r="D385" t="s">
-        <v>18</v>
+        <v>622</v>
       </c>
     </row>
     <row r="386" spans="1:4">
       <c r="A386" s="1" t="s">
-        <v>19</v>
+        <v>691</v>
       </c>
       <c r="B386" s="1">
-        <v>37564</v>
+        <v>38701</v>
       </c>
       <c r="D386" t="s">
-        <v>23</v>
+        <v>595</v>
       </c>
     </row>
     <row r="387" spans="1:4">
       <c r="A387" s="1" t="s">
-        <v>21</v>
+        <v>692</v>
       </c>
       <c r="B387" s="1">
-        <v>37565</v>
+        <v>39417</v>
       </c>
       <c r="D387" t="s">
-        <v>99</v>
+        <v>624</v>
       </c>
     </row>
     <row r="388" spans="1:4">
       <c r="A388" s="1" t="s">
-        <v>22</v>
+        <v>693</v>
       </c>
       <c r="B388" s="1">
-        <v>37566</v>
+        <v>39420</v>
       </c>
       <c r="D388" t="s">
-        <v>20</v>
+        <v>628</v>
       </c>
     </row>
     <row r="389" spans="1:4">
       <c r="A389" s="1" t="s">
-        <v>24</v>
+        <v>694</v>
       </c>
       <c r="B389" s="1">
-        <v>37567</v>
+        <v>38702</v>
       </c>
       <c r="D389" t="s">
-        <v>100</v>
+        <v>597</v>
       </c>
     </row>
     <row r="390" spans="1:4">
       <c r="A390" s="1" t="s">
-        <v>26</v>
+        <v>695</v>
       </c>
       <c r="B390" s="1">
-        <v>37568</v>
+        <v>39421</v>
       </c>
       <c r="D390" t="s">
-        <v>29</v>
+        <v>630</v>
       </c>
     </row>
     <row r="391" spans="1:4">
       <c r="A391" s="1" t="s">
-        <v>28</v>
+        <v>696</v>
       </c>
       <c r="B391" s="1">
-        <v>37569</v>
+        <v>38703</v>
       </c>
       <c r="D391" t="s">
-        <v>27</v>
+        <v>599</v>
       </c>
     </row>
     <row r="392" spans="1:4">
       <c r="A392" s="1" t="s">
-        <v>30</v>
+        <v>697</v>
       </c>
       <c r="B392" s="1">
-        <v>37570</v>
+        <v>39426</v>
       </c>
       <c r="D392" t="s">
-        <v>16</v>
+        <v>632</v>
       </c>
     </row>
     <row r="393" spans="1:4">
       <c r="A393" s="1" t="s">
-        <v>31</v>
+        <v>698</v>
       </c>
       <c r="B393" s="1">
-        <v>37571</v>
+        <v>38715</v>
       </c>
       <c r="D393" t="s">
-        <v>18</v>
+        <v>607</v>
       </c>
     </row>
     <row r="394" spans="1:4">
       <c r="A394" s="1" t="s">
-        <v>33</v>
+        <v>699</v>
       </c>
       <c r="B394" s="1">
-        <v>37572</v>
+        <v>39427</v>
       </c>
       <c r="D394" t="s">
-        <v>34</v>
+        <v>634</v>
       </c>
     </row>
     <row r="395" spans="1:4">
       <c r="A395" s="1" t="s">
-        <v>35</v>
+        <v>700</v>
       </c>
       <c r="B395" s="1">
-        <v>37573</v>
+        <v>38720</v>
       </c>
       <c r="D395" t="s">
-        <v>99</v>
+        <v>628</v>
       </c>
     </row>
     <row r="396" spans="1:4">
       <c r="A396" s="1" t="s">
-        <v>36</v>
+        <v>701</v>
       </c>
       <c r="B396" s="1">
-        <v>37574</v>
+        <v>39430</v>
       </c>
       <c r="D396" t="s">
-        <v>14</v>
+        <v>593</v>
       </c>
     </row>
     <row r="397" spans="1:4">
       <c r="A397" s="1" t="s">
-        <v>38</v>
+        <v>702</v>
       </c>
       <c r="B397" s="1">
-        <v>37575</v>
+        <v>38721</v>
       </c>
       <c r="D397" t="s">
-        <v>18</v>
+        <v>630</v>
       </c>
     </row>
     <row r="398" spans="1:4">
       <c r="A398" s="1" t="s">
-        <v>39</v>
+        <v>703</v>
       </c>
       <c r="B398" s="1">
-        <v>37576</v>
+        <v>39431</v>
       </c>
       <c r="D398" t="s">
-        <v>100</v>
+        <v>595</v>
       </c>
     </row>
     <row r="399" spans="1:4">
       <c r="A399" s="1" t="s">
-        <v>40</v>
+        <v>704</v>
       </c>
       <c r="B399" s="1">
-        <v>37577</v>
+        <v>38722</v>
       </c>
       <c r="D399" t="s">
-        <v>41</v>
+        <v>646</v>
       </c>
     </row>
     <row r="400" spans="1:4">
       <c r="A400" s="1" t="s">
-        <v>42</v>
+        <v>705</v>
       </c>
       <c r="B400" s="1">
-        <v>37578</v>
+        <v>39432</v>
       </c>
       <c r="D400" t="s">
-        <v>37</v>
+        <v>597</v>
       </c>
     </row>
     <row r="401" spans="1:4">
       <c r="A401" s="1" t="s">
-        <v>43</v>
+        <v>706</v>
       </c>
       <c r="B401" s="1">
-        <v>37579</v>
+        <v>38723</v>
       </c>
       <c r="D401" t="s">
-        <v>14</v>
+        <v>649</v>
       </c>
     </row>
     <row r="402" spans="1:4">
       <c r="A402" s="1" t="s">
-        <v>44</v>
+        <v>707</v>
       </c>
       <c r="B402" s="1">
-        <v>37580</v>
+        <v>39433</v>
       </c>
       <c r="D402" t="s">
-        <v>18</v>
+        <v>599</v>
       </c>
     </row>
     <row r="403" spans="1:4">
       <c r="A403" s="1" t="s">
-        <v>45</v>
+        <v>708</v>
       </c>
       <c r="B403" s="1">
-        <v>37581</v>
+        <v>38730</v>
       </c>
       <c r="D403" t="s">
-        <v>99</v>
+        <v>593</v>
       </c>
     </row>
     <row r="404" spans="1:4">
       <c r="A404" s="1" t="s">
-        <v>46</v>
+        <v>709</v>
       </c>
       <c r="B404" s="1">
-        <v>37582</v>
+        <v>39438</v>
       </c>
       <c r="D404" t="s">
-        <v>34</v>
+        <v>601</v>
       </c>
     </row>
     <row r="405" spans="1:4">
       <c r="A405" s="1" t="s">
-        <v>48</v>
+        <v>710</v>
       </c>
       <c r="B405" s="1">
-        <v>37583</v>
+        <v>39439</v>
       </c>
       <c r="D405" t="s">
-        <v>18</v>
+        <v>603</v>
       </c>
     </row>
     <row r="406" spans="1:4">
       <c r="A406" s="1" t="s">
-        <v>49</v>
+        <v>711</v>
       </c>
       <c r="B406" s="1">
-        <v>37584</v>
+        <v>38731</v>
       </c>
       <c r="D406" t="s">
-        <v>12</v>
+        <v>595</v>
       </c>
     </row>
     <row r="407" spans="1:4">
       <c r="A407" s="1" t="s">
-        <v>50</v>
+        <v>712</v>
       </c>
       <c r="B407" s="1">
-        <v>37585</v>
+        <v>39444</v>
       </c>
       <c r="D407" t="s">
-        <v>16</v>
+        <v>605</v>
       </c>
     </row>
     <row r="408" spans="1:4">
       <c r="A408" s="1" t="s">
-        <v>52</v>
+        <v>713</v>
       </c>
       <c r="B408" s="1">
-        <v>37586</v>
+        <v>38732</v>
       </c>
       <c r="D408" t="s">
-        <v>20</v>
+        <v>597</v>
       </c>
     </row>
     <row r="409" spans="1:4">
       <c r="A409" s="1" t="s">
-        <v>53</v>
+        <v>714</v>
       </c>
       <c r="B409" s="1">
-        <v>37587</v>
+        <v>39445</v>
       </c>
       <c r="D409" t="s">
-        <v>20</v>
+        <v>607</v>
       </c>
     </row>
     <row r="410" spans="1:4">
       <c r="A410" s="1" t="s">
-        <v>54</v>
+        <v>715</v>
       </c>
       <c r="B410" s="1">
-        <v>37588</v>
+        <v>38733</v>
       </c>
       <c r="D410" t="s">
-        <v>12</v>
+        <v>599</v>
       </c>
     </row>
     <row r="411" spans="1:4">
       <c r="A411" s="1" t="s">
-        <v>55</v>
+        <v>716</v>
       </c>
       <c r="B411" s="1">
-        <v>37630</v>
+        <v>39448</v>
       </c>
       <c r="D411" t="s">
-        <v>56</v>
+        <v>609</v>
       </c>
     </row>
     <row r="412" spans="1:4">
       <c r="A412" s="1" t="s">
-        <v>57</v>
+        <v>717</v>
       </c>
       <c r="B412" s="1">
-        <v>37631</v>
+        <v>39449</v>
       </c>
       <c r="D412" t="s">
-        <v>58</v>
+        <v>611</v>
       </c>
     </row>
     <row r="413" spans="1:4">
       <c r="A413" s="1" t="s">
-        <v>59</v>
+        <v>718</v>
       </c>
       <c r="B413" s="1">
-        <v>37632</v>
+        <v>38744</v>
       </c>
       <c r="D413" t="s">
-        <v>60</v>
+        <v>605</v>
       </c>
     </row>
     <row r="414" spans="1:4">
       <c r="A414" s="1" t="s">
-        <v>61</v>
+        <v>719</v>
       </c>
       <c r="B414" s="1">
-        <v>37633</v>
+        <v>38745</v>
       </c>
       <c r="D414" t="s">
-        <v>62</v>
+        <v>607</v>
       </c>
     </row>
     <row r="415" spans="1:4">
       <c r="A415" s="1" t="s">
-        <v>63</v>
+        <v>720</v>
       </c>
       <c r="B415" s="1">
-        <v>37634</v>
+        <v>38750</v>
       </c>
       <c r="D415" t="s">
-        <v>64</v>
+        <v>628</v>
       </c>
     </row>
     <row r="416" spans="1:4">
       <c r="A416" s="1" t="s">
-        <v>65</v>
+        <v>721</v>
       </c>
       <c r="B416" s="1">
-        <v>37635</v>
+        <v>38751</v>
       </c>
       <c r="D416" t="s">
-        <v>56</v>
+        <v>630</v>
       </c>
     </row>
     <row r="417" spans="1:4">
       <c r="A417" s="1" t="s">
-        <v>67</v>
+        <v>722</v>
       </c>
       <c r="B417" s="1">
-        <v>37636</v>
+        <v>38920</v>
       </c>
       <c r="D417" t="s">
-        <v>97</v>
+        <v>593</v>
       </c>
     </row>
     <row r="418" spans="1:4">
       <c r="A418" s="1" t="s">
-        <v>68</v>
+        <v>723</v>
       </c>
       <c r="B418" s="1">
-        <v>37637</v>
+        <v>38921</v>
       </c>
       <c r="D418" t="s">
-        <v>69</v>
+        <v>595</v>
       </c>
     </row>
     <row r="419" spans="1:4">
       <c r="A419" s="1" t="s">
-        <v>70</v>
+        <v>724</v>
       </c>
       <c r="B419" s="1">
-        <v>37638</v>
+        <v>38922</v>
       </c>
       <c r="D419" t="s">
-        <v>73</v>
+        <v>597</v>
       </c>
     </row>
     <row r="420" spans="1:4">
       <c r="A420" s="1" t="s">
-        <v>72</v>
+        <v>725</v>
       </c>
       <c r="B420" s="1">
-        <v>37639</v>
+        <v>38923</v>
       </c>
       <c r="D420" t="s">
-        <v>71</v>
+        <v>599</v>
       </c>
     </row>
     <row r="421" spans="1:4">
       <c r="A421" s="1" t="s">
-        <v>74</v>
+        <v>726</v>
       </c>
       <c r="B421" s="1">
-        <v>37640</v>
+        <v>38928</v>
       </c>
       <c r="D421" t="s">
-        <v>75</v>
+        <v>601</v>
       </c>
     </row>
     <row r="422" spans="1:4">
       <c r="A422" s="1" t="s">
-        <v>76</v>
+        <v>727</v>
       </c>
       <c r="B422" s="1">
-        <v>37641</v>
+        <v>38929</v>
       </c>
       <c r="D422" t="s">
-        <v>62</v>
+        <v>603</v>
       </c>
     </row>
     <row r="423" spans="1:4">
       <c r="A423" s="1" t="s">
-        <v>78</v>
+        <v>728</v>
       </c>
       <c r="B423" s="1">
-        <v>37642</v>
+        <v>38938</v>
       </c>
       <c r="D423" t="s">
-        <v>104</v>
+        <v>609</v>
       </c>
     </row>
     <row r="424" spans="1:4">
       <c r="A424" s="1" t="s">
-        <v>80</v>
+        <v>729</v>
       </c>
       <c r="B424" s="1">
-        <v>37643</v>
+        <v>38939</v>
       </c>
       <c r="D424" t="s">
-        <v>56</v>
+        <v>611</v>
       </c>
     </row>
     <row r="425" spans="1:4">
       <c r="A425" s="1" t="s">
-        <v>81</v>
+        <v>730</v>
       </c>
       <c r="B425" s="1">
-        <v>37644</v>
+        <v>38940</v>
       </c>
       <c r="D425" t="s">
-        <v>58</v>
+        <v>628</v>
       </c>
     </row>
     <row r="426" spans="1:4">
       <c r="A426" s="1" t="s">
-        <v>82</v>
+        <v>731</v>
       </c>
       <c r="B426" s="1">
-        <v>37645</v>
+        <v>38941</v>
       </c>
       <c r="D426" t="s">
-        <v>77</v>
+        <v>630</v>
       </c>
     </row>
     <row r="427" spans="1:4">
       <c r="A427" s="1" t="s">
-        <v>83</v>
+        <v>732</v>
       </c>
       <c r="B427" s="1">
-        <v>37646</v>
+        <v>38950</v>
       </c>
       <c r="D427" t="s">
-        <v>69</v>
+        <v>593</v>
       </c>
     </row>
     <row r="428" spans="1:4">
       <c r="A428" s="1" t="s">
-        <v>84</v>
+        <v>733</v>
       </c>
       <c r="B428" s="1">
-        <v>37647</v>
+        <v>38951</v>
       </c>
       <c r="D428" t="s">
-        <v>85</v>
+        <v>595</v>
       </c>
     </row>
     <row r="429" spans="1:4">
       <c r="A429" s="1" t="s">
-        <v>86</v>
+        <v>734</v>
       </c>
       <c r="B429" s="1">
-        <v>37648</v>
+        <v>38952</v>
       </c>
       <c r="D429" t="s">
-        <v>87</v>
+        <v>597</v>
       </c>
     </row>
     <row r="430" spans="1:4">
       <c r="A430" s="1" t="s">
-        <v>88</v>
+        <v>735</v>
       </c>
       <c r="B430" s="1">
-        <v>37649</v>
+        <v>38953</v>
       </c>
       <c r="D430" t="s">
-        <v>58</v>
+        <v>599</v>
       </c>
     </row>
     <row r="431" spans="1:4">
       <c r="A431" s="1" t="s">
-        <v>89</v>
+        <v>736</v>
       </c>
       <c r="B431" s="1">
-        <v>37650</v>
+        <v>38964</v>
       </c>
       <c r="D431" t="s">
-        <v>62</v>
+        <v>605</v>
       </c>
     </row>
     <row r="432" spans="1:4">
       <c r="A432" s="1" t="s">
-        <v>90</v>
+        <v>737</v>
       </c>
       <c r="B432" s="1">
-        <v>37651</v>
+        <v>38965</v>
       </c>
       <c r="D432" t="s">
-        <v>56</v>
+        <v>607</v>
       </c>
     </row>
     <row r="433" spans="1:4">
       <c r="A433" s="1" t="s">
-        <v>91</v>
+        <v>738</v>
       </c>
       <c r="B433" s="1">
-        <v>37652</v>
+        <v>38968</v>
       </c>
       <c r="D433" t="s">
-        <v>104</v>
+        <v>609</v>
       </c>
     </row>
     <row r="434" spans="1:4">
       <c r="A434" s="1" t="s">
-        <v>92</v>
+        <v>739</v>
       </c>
       <c r="B434" s="1">
-        <v>37653</v>
+        <v>38969</v>
       </c>
       <c r="D434" t="s">
-        <v>62</v>
+        <v>611</v>
       </c>
     </row>
     <row r="435" spans="1:4">
       <c r="A435" s="1" t="s">
-        <v>93</v>
+        <v>740</v>
       </c>
       <c r="B435" s="1">
-        <v>37654</v>
+        <v>38970</v>
       </c>
       <c r="D435" t="s">
-        <v>56</v>
+        <v>628</v>
       </c>
     </row>
     <row r="436" spans="1:4">
       <c r="A436" s="1" t="s">
-        <v>94</v>
+        <v>741</v>
       </c>
       <c r="B436" s="1">
-        <v>37655</v>
+        <v>38971</v>
       </c>
       <c r="D436" t="s">
-        <v>60</v>
+        <v>630</v>
       </c>
     </row>
     <row r="437" spans="1:4">
       <c r="A437" s="1" t="s">
-        <v>95</v>
+        <v>742</v>
       </c>
       <c r="B437" s="1">
-        <v>37656</v>
+        <v>39000</v>
       </c>
       <c r="D437" t="s">
-        <v>64</v>
+        <v>593</v>
       </c>
     </row>
     <row r="438" spans="1:4">
       <c r="A438" s="1" t="s">
-        <v>96</v>
+        <v>743</v>
       </c>
       <c r="B438" s="1">
-        <v>37657</v>
+        <v>39001</v>
       </c>
       <c r="D438" t="s">
-        <v>64</v>
+        <v>595</v>
       </c>
     </row>
     <row r="439" spans="1:4">
       <c r="A439" s="1" t="s">
-        <v>98</v>
+        <v>744</v>
       </c>
       <c r="B439" s="1">
-        <v>37658</v>
+        <v>39002</v>
       </c>
       <c r="D439" t="s">
-        <v>66</v>
+        <v>597</v>
       </c>
     </row>
     <row r="440" spans="1:4">
       <c r="A440" s="1" t="s">
-        <v>11</v>
+        <v>745</v>
       </c>
       <c r="B440" s="1">
-        <v>37560</v>
+        <v>39003</v>
       </c>
       <c r="D440" t="s">
-        <v>99</v>
+        <v>599</v>
       </c>
     </row>
     <row r="441" spans="1:4">
       <c r="A441" s="1" t="s">
-        <v>13</v>
+        <v>746</v>
       </c>
       <c r="B441" s="1">
-        <v>37561</v>
+        <v>39004</v>
       </c>
       <c r="D441" t="s">
-        <v>37</v>
+        <v>614</v>
       </c>
     </row>
     <row r="442" spans="1:4">
       <c r="A442" s="1" t="s">
-        <v>15</v>
+        <v>747</v>
       </c>
       <c r="B442" s="1">
-        <v>37562</v>
+        <v>39005</v>
       </c>
       <c r="D442" t="s">
-        <v>16</v>
+        <v>616</v>
       </c>
     </row>
     <row r="443" spans="1:4">
       <c r="A443" s="1" t="s">
-        <v>17</v>
+        <v>748</v>
       </c>
       <c r="B443" s="1">
-        <v>37563</v>
+        <v>39008</v>
       </c>
       <c r="D443" t="s">
-        <v>32</v>
+        <v>601</v>
       </c>
     </row>
     <row r="444" spans="1:4">
       <c r="A444" s="1" t="s">
-        <v>19</v>
+        <v>749</v>
       </c>
       <c r="B444" s="1">
-        <v>37564</v>
+        <v>39009</v>
       </c>
       <c r="D444" t="s">
-        <v>23</v>
+        <v>603</v>
       </c>
     </row>
     <row r="445" spans="1:4">
       <c r="A445" s="1" t="s">
-        <v>21</v>
+        <v>750</v>
       </c>
       <c r="B445" s="1">
-        <v>37565</v>
+        <v>39018</v>
       </c>
       <c r="D445" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
     </row>
     <row r="446" spans="1:4">
       <c r="A446" s="1" t="s">
-        <v>22</v>
+        <v>751</v>
       </c>
       <c r="B446" s="1">
-        <v>37566</v>
+        <v>39019</v>
       </c>
       <c r="D446" t="s">
-        <v>23</v>
+        <v>611</v>
       </c>
     </row>
     <row r="447" spans="1:4">
       <c r="A447" s="1" t="s">
-        <v>24</v>
+        <v>752</v>
       </c>
       <c r="B447" s="1">
-        <v>37567</v>
+        <v>39020</v>
       </c>
       <c r="D447" t="s">
-        <v>100</v>
+        <v>628</v>
       </c>
     </row>
     <row r="448" spans="1:4">
       <c r="A448" s="1" t="s">
-        <v>26</v>
+        <v>753</v>
       </c>
       <c r="B448" s="1">
-        <v>37568</v>
+        <v>39021</v>
       </c>
       <c r="D448" t="s">
-        <v>27</v>
+        <v>630</v>
       </c>
     </row>
     <row r="449" spans="1:4">
       <c r="A449" s="1" t="s">
-        <v>28</v>
+        <v>754</v>
       </c>
       <c r="B449" s="1">
-        <v>37569</v>
+        <v>39030</v>
       </c>
       <c r="D449" t="s">
-        <v>27</v>
+        <v>593</v>
       </c>
     </row>
     <row r="450" spans="1:4">
       <c r="A450" s="1" t="s">
-        <v>30</v>
+        <v>755</v>
       </c>
       <c r="B450" s="1">
-        <v>37570</v>
+        <v>39031</v>
       </c>
       <c r="D450" t="s">
-        <v>51</v>
+        <v>595</v>
       </c>
     </row>
     <row r="451" spans="1:4">
       <c r="A451" s="1" t="s">
-        <v>31</v>
+        <v>756</v>
       </c>
       <c r="B451" s="1">
-        <v>37571</v>
+        <v>39032</v>
       </c>
       <c r="D451" t="s">
-        <v>18</v>
+        <v>597</v>
       </c>
     </row>
     <row r="452" spans="1:4">
       <c r="A452" s="1" t="s">
-        <v>33</v>
+        <v>757</v>
       </c>
       <c r="B452" s="1">
-        <v>37572</v>
+        <v>39033</v>
       </c>
       <c r="D452" t="s">
-        <v>34</v>
+        <v>599</v>
       </c>
     </row>
     <row r="453" spans="1:4">
       <c r="A453" s="1" t="s">
-        <v>35</v>
+        <v>758</v>
       </c>
       <c r="B453" s="1">
-        <v>37573</v>
+        <v>39050</v>
       </c>
       <c r="D453" t="s">
-        <v>99</v>
+        <v>628</v>
       </c>
     </row>
     <row r="454" spans="1:4">
       <c r="A454" s="1" t="s">
-        <v>36</v>
+        <v>759</v>
       </c>
       <c r="B454" s="1">
-        <v>37574</v>
+        <v>39051</v>
       </c>
       <c r="D454" t="s">
-        <v>37</v>
+        <v>630</v>
       </c>
     </row>
     <row r="455" spans="1:4">
       <c r="A455" s="1" t="s">
-        <v>38</v>
+        <v>760</v>
       </c>
       <c r="B455" s="1">
-        <v>37575</v>
+        <v>39052</v>
       </c>
       <c r="D455" t="s">
-        <v>18</v>
+        <v>646</v>
       </c>
     </row>
     <row r="456" spans="1:4">
       <c r="A456" s="1" t="s">
-        <v>39</v>
+        <v>761</v>
       </c>
       <c r="B456" s="1">
-        <v>37576</v>
+        <v>39053</v>
       </c>
       <c r="D456" t="s">
-        <v>100</v>
+        <v>649</v>
       </c>
     </row>
     <row r="457" spans="1:4">
       <c r="A457" s="1" t="s">
-        <v>40</v>
+        <v>762</v>
       </c>
       <c r="B457" s="1">
-        <v>37577</v>
+        <v>39060</v>
       </c>
       <c r="D457" t="s">
-        <v>101</v>
+        <v>593</v>
       </c>
     </row>
     <row r="458" spans="1:4">
       <c r="A458" s="1" t="s">
-        <v>42</v>
+        <v>763</v>
       </c>
       <c r="B458" s="1">
-        <v>37578</v>
+        <v>39061</v>
       </c>
       <c r="D458" t="s">
-        <v>14</v>
+        <v>595</v>
       </c>
     </row>
     <row r="459" spans="1:4">
       <c r="A459" s="1" t="s">
-        <v>43</v>
+        <v>764</v>
       </c>
       <c r="B459" s="1">
-        <v>37579</v>
+        <v>39062</v>
       </c>
       <c r="D459" t="s">
-        <v>37</v>
+        <v>597</v>
       </c>
     </row>
     <row r="460" spans="1:4">
       <c r="A460" s="1" t="s">
-        <v>44</v>
+        <v>765</v>
       </c>
       <c r="B460" s="1">
-        <v>37580</v>
+        <v>39063</v>
       </c>
       <c r="D460" t="s">
-        <v>32</v>
+        <v>599</v>
       </c>
     </row>
     <row r="461" spans="1:4">
       <c r="A461" s="1" t="s">
-        <v>45</v>
+        <v>766</v>
       </c>
       <c r="B461" s="1">
-        <v>37581</v>
+        <v>39078</v>
       </c>
       <c r="D461" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
     </row>
     <row r="462" spans="1:4">
       <c r="A462" s="1" t="s">
-        <v>46</v>
+        <v>767</v>
       </c>
       <c r="B462" s="1">
-        <v>37582</v>
+        <v>39079</v>
       </c>
       <c r="D462" t="s">
-        <v>47</v>
+        <v>611</v>
       </c>
     </row>
     <row r="463" spans="1:4">
       <c r="A463" s="1" t="s">
-        <v>48</v>
+        <v>768</v>
       </c>
       <c r="B463" s="1">
-        <v>37583</v>
+        <v>39080</v>
       </c>
       <c r="D463" t="s">
-        <v>32</v>
+        <v>628</v>
       </c>
     </row>
     <row r="464" spans="1:4">
       <c r="A464" s="1" t="s">
-        <v>49</v>
+        <v>769</v>
       </c>
       <c r="B464" s="1">
-        <v>37584</v>
+        <v>39081</v>
       </c>
       <c r="D464" t="s">
-        <v>99</v>
+        <v>630</v>
       </c>
     </row>
     <row r="465" spans="1:4">
       <c r="A465" s="1" t="s">
-        <v>50</v>
+        <v>770</v>
       </c>
       <c r="B465" s="1">
-        <v>37585</v>
+        <v>39082</v>
       </c>
       <c r="D465" t="s">
-        <v>16</v>
+        <v>646</v>
       </c>
     </row>
     <row r="466" spans="1:4">
       <c r="A466" s="1" t="s">
-        <v>52</v>
+        <v>771</v>
       </c>
       <c r="B466" s="1">
-        <v>37586</v>
+        <v>39083</v>
       </c>
       <c r="D466" t="s">
-        <v>23</v>
+        <v>649</v>
       </c>
     </row>
     <row r="467" spans="1:4">
       <c r="A467" s="1" t="s">
-        <v>53</v>
+        <v>772</v>
       </c>
       <c r="B467" s="1">
-        <v>37587</v>
+        <v>39100</v>
       </c>
       <c r="D467" t="s">
-        <v>23</v>
+        <v>593</v>
       </c>
     </row>
     <row r="468" spans="1:4">
       <c r="A468" s="1" t="s">
-        <v>54</v>
+        <v>773</v>
       </c>
       <c r="B468" s="1">
-        <v>37588</v>
+        <v>39101</v>
       </c>
       <c r="D468" t="s">
-        <v>12</v>
+        <v>595</v>
       </c>
     </row>
     <row r="469" spans="1:4">
       <c r="A469" s="1" t="s">
-        <v>55</v>
+        <v>774</v>
       </c>
       <c r="B469" s="1">
-        <v>37630</v>
+        <v>39102</v>
       </c>
       <c r="D469" t="s">
-        <v>66</v>
+        <v>597</v>
       </c>
     </row>
     <row r="470" spans="1:4">
       <c r="A470" s="1" t="s">
-        <v>57</v>
+        <v>775</v>
       </c>
       <c r="B470" s="1">
-        <v>37631</v>
+        <v>39103</v>
       </c>
       <c r="D470" t="s">
-        <v>87</v>
+        <v>599</v>
       </c>
     </row>
     <row r="471" spans="1:4">
       <c r="A471" s="1" t="s">
-        <v>59</v>
+        <v>776</v>
       </c>
       <c r="B471" s="1">
-        <v>37632</v>
+        <v>39108</v>
       </c>
       <c r="D471" t="s">
-        <v>60</v>
+        <v>601</v>
       </c>
     </row>
     <row r="472" spans="1:4">
       <c r="A472" s="1" t="s">
-        <v>61</v>
+        <v>777</v>
       </c>
       <c r="B472" s="1">
-        <v>37633</v>
+        <v>39109</v>
       </c>
       <c r="D472" t="s">
-        <v>77</v>
+        <v>603</v>
       </c>
     </row>
     <row r="473" spans="1:4">
       <c r="A473" s="1" t="s">
-        <v>63</v>
+        <v>778</v>
       </c>
       <c r="B473" s="1">
-        <v>37634</v>
+        <v>39120</v>
       </c>
       <c r="D473" t="s">
-        <v>97</v>
+        <v>628</v>
       </c>
     </row>
     <row r="474" spans="1:4">
       <c r="A474" s="1" t="s">
-        <v>65</v>
+        <v>779</v>
       </c>
       <c r="B474" s="1">
-        <v>37635</v>
+        <v>39121</v>
       </c>
       <c r="D474" t="s">
-        <v>66</v>
+        <v>630</v>
       </c>
     </row>
     <row r="475" spans="1:4">
       <c r="A475" s="1" t="s">
-        <v>67</v>
+        <v>780</v>
       </c>
       <c r="B475" s="1">
-        <v>37636</v>
+        <v>39126</v>
       </c>
       <c r="D475" t="s">
-        <v>64</v>
+        <v>632</v>
       </c>
     </row>
     <row r="476" spans="1:4">
       <c r="A476" s="1" t="s">
-        <v>68</v>
+        <v>781</v>
       </c>
       <c r="B476" s="1">
-        <v>37637</v>
+        <v>39127</v>
       </c>
       <c r="D476" t="s">
-        <v>103</v>
+        <v>634</v>
       </c>
     </row>
     <row r="477" spans="1:4">
       <c r="A477" s="1" t="s">
-        <v>70</v>
+        <v>782</v>
       </c>
       <c r="B477" s="1">
-        <v>37638</v>
+        <v>39134</v>
       </c>
       <c r="D477" t="s">
-        <v>71</v>
+        <v>614</v>
       </c>
     </row>
     <row r="478" spans="1:4">
       <c r="A478" s="1" t="s">
-        <v>72</v>
+        <v>783</v>
       </c>
       <c r="B478" s="1">
-        <v>37639</v>
+        <v>39135</v>
       </c>
       <c r="D478" t="s">
-        <v>73</v>
+        <v>616</v>
       </c>
     </row>
     <row r="479" spans="1:4">
       <c r="A479" s="1" t="s">
-        <v>74</v>
+        <v>784</v>
       </c>
       <c r="B479" s="1">
-        <v>37640</v>
+        <v>39136</v>
       </c>
       <c r="D479" t="s">
-        <v>60</v>
+        <v>676</v>
       </c>
     </row>
     <row r="480" spans="1:4">
       <c r="A480" s="1" t="s">
-        <v>76</v>
+        <v>785</v>
       </c>
       <c r="B480" s="1">
-        <v>37641</v>
+        <v>39137</v>
       </c>
       <c r="D480" t="s">
-        <v>62</v>
+        <v>678</v>
       </c>
     </row>
     <row r="481" spans="1:4">
       <c r="A481" s="1" t="s">
-        <v>78</v>
+        <v>786</v>
       </c>
       <c r="B481" s="1">
-        <v>37642</v>
+        <v>39138</v>
       </c>
       <c r="D481" t="s">
-        <v>104</v>
+        <v>601</v>
       </c>
     </row>
     <row r="482" spans="1:4">
       <c r="A482" s="1" t="s">
-        <v>80</v>
+        <v>787</v>
       </c>
       <c r="B482" s="1">
-        <v>37643</v>
+        <v>39139</v>
       </c>
       <c r="D482" t="s">
-        <v>66</v>
+        <v>603</v>
       </c>
     </row>
     <row r="483" spans="1:4">
       <c r="A483" s="1" t="s">
-        <v>81</v>
+        <v>788</v>
       </c>
       <c r="B483" s="1">
-        <v>37644</v>
+        <v>39140</v>
       </c>
       <c r="D483" t="s">
-        <v>58</v>
+        <v>618</v>
       </c>
     </row>
     <row r="484" spans="1:4">
       <c r="A484" s="1" t="s">
-        <v>82</v>
+        <v>789</v>
       </c>
       <c r="B484" s="1">
-        <v>37645</v>
+        <v>39141</v>
       </c>
       <c r="D484" t="s">
-        <v>77</v>
+        <v>620</v>
       </c>
     </row>
     <row r="485" spans="1:4">
       <c r="A485" s="1" t="s">
-        <v>83</v>
+        <v>790</v>
       </c>
       <c r="B485" s="1">
-        <v>37646</v>
+        <v>39146</v>
       </c>
       <c r="D485" t="s">
-        <v>103</v>
+        <v>622</v>
       </c>
     </row>
     <row r="486" spans="1:4">
       <c r="A486" s="1" t="s">
-        <v>84</v>
+        <v>791</v>
       </c>
       <c r="B486" s="1">
-        <v>37647</v>
+        <v>39147</v>
       </c>
       <c r="D486" t="s">
-        <v>102</v>
+        <v>624</v>
       </c>
     </row>
     <row r="487" spans="1:4">
       <c r="A487" s="1" t="s">
-        <v>86</v>
+        <v>792</v>
       </c>
       <c r="B487" s="1">
-        <v>37648</v>
+        <v>39150</v>
       </c>
       <c r="D487" t="s">
-        <v>87</v>
+        <v>628</v>
       </c>
     </row>
     <row r="488" spans="1:4">
       <c r="A488" s="1" t="s">
-        <v>88</v>
+        <v>793</v>
       </c>
       <c r="B488" s="1">
-        <v>37649</v>
+        <v>39151</v>
       </c>
       <c r="D488" t="s">
-        <v>87</v>
+        <v>630</v>
       </c>
     </row>
     <row r="489" spans="1:4">
       <c r="A489" s="1" t="s">
-        <v>89</v>
+        <v>794</v>
       </c>
       <c r="B489" s="1">
-        <v>37650</v>
+        <v>39200</v>
       </c>
       <c r="D489" t="s">
-        <v>62</v>
+        <v>593</v>
       </c>
     </row>
     <row r="490" spans="1:4">
       <c r="A490" s="1" t="s">
-        <v>90</v>
+        <v>795</v>
       </c>
       <c r="B490" s="1">
-        <v>37651</v>
+        <v>39201</v>
       </c>
       <c r="D490" t="s">
-        <v>66</v>
+        <v>595</v>
       </c>
     </row>
     <row r="491" spans="1:4">
       <c r="A491" s="1" t="s">
-        <v>91</v>
+        <v>796</v>
       </c>
       <c r="B491" s="1">
-        <v>37652</v>
+        <v>40820</v>
       </c>
       <c r="D491" t="s">
-        <v>79</v>
+        <v>593</v>
       </c>
     </row>
     <row r="492" spans="1:4">
       <c r="A492" s="1" t="s">
-        <v>92</v>
+        <v>797</v>
       </c>
       <c r="B492" s="1">
-        <v>37653</v>
+        <v>39202</v>
       </c>
       <c r="D492" t="s">
-        <v>62</v>
+        <v>597</v>
       </c>
     </row>
     <row r="493" spans="1:4">
       <c r="A493" s="1" t="s">
-        <v>93</v>
+        <v>798</v>
       </c>
       <c r="B493" s="1">
-        <v>37654</v>
+        <v>39203</v>
       </c>
       <c r="D493" t="s">
-        <v>66</v>
+        <v>599</v>
       </c>
     </row>
     <row r="494" spans="1:4">
       <c r="A494" s="1" t="s">
-        <v>94</v>
+        <v>799</v>
       </c>
       <c r="B494" s="1">
-        <v>37655</v>
+        <v>40821</v>
       </c>
       <c r="D494" t="s">
-        <v>75</v>
+        <v>595</v>
       </c>
     </row>
     <row r="495" spans="1:4">
       <c r="A495" s="1" t="s">
-        <v>95</v>
+        <v>800</v>
       </c>
       <c r="B495" s="1">
-        <v>37656</v>
+        <v>39213</v>
       </c>
       <c r="D495" t="s">
-        <v>64</v>
+        <v>801</v>
       </c>
     </row>
     <row r="496" spans="1:4">
       <c r="A496" s="1" t="s">
-        <v>96</v>
+        <v>802</v>
       </c>
       <c r="B496" s="1">
-        <v>37657</v>
+        <v>40822</v>
       </c>
       <c r="D496" t="s">
-        <v>64</v>
+        <v>597</v>
       </c>
     </row>
     <row r="497" spans="1:4">
       <c r="A497" s="1" t="s">
-        <v>98</v>
+        <v>803</v>
       </c>
       <c r="B497" s="1">
-        <v>37658</v>
+        <v>39214</v>
       </c>
       <c r="D497" t="s">
-        <v>66</v>
+        <v>605</v>
       </c>
     </row>
     <row r="498" spans="1:4">
       <c r="A498" s="1" t="s">
-        <v>11</v>
+        <v>804</v>
       </c>
       <c r="B498" s="1">
-        <v>37560</v>
+        <v>40823</v>
       </c>
       <c r="D498" t="s">
-        <v>99</v>
+        <v>599</v>
       </c>
     </row>
     <row r="499" spans="1:4">
       <c r="A499" s="1" t="s">
-        <v>13</v>
+        <v>805</v>
       </c>
       <c r="B499" s="1">
-        <v>37561</v>
+        <v>39215</v>
       </c>
       <c r="D499" t="s">
-        <v>37</v>
+        <v>607</v>
       </c>
     </row>
     <row r="500" spans="1:4">
       <c r="A500" s="1" t="s">
-        <v>15</v>
+        <v>806</v>
       </c>
       <c r="B500" s="1">
-        <v>37562</v>
+        <v>40828</v>
       </c>
       <c r="D500" t="s">
-        <v>16</v>
+        <v>601</v>
       </c>
     </row>
     <row r="501" spans="1:4">
       <c r="A501" s="1" t="s">
-        <v>17</v>
+        <v>807</v>
       </c>
       <c r="B501" s="1">
-        <v>37563</v>
+        <v>40829</v>
       </c>
       <c r="D501" t="s">
-        <v>32</v>
+        <v>603</v>
       </c>
     </row>
     <row r="502" spans="1:4">
       <c r="A502" s="1" t="s">
-        <v>19</v>
+        <v>808</v>
       </c>
       <c r="B502" s="1">
-        <v>37564</v>
+        <v>39218</v>
       </c>
       <c r="D502" t="s">
-        <v>23</v>
+        <v>609</v>
       </c>
     </row>
     <row r="503" spans="1:4">
       <c r="A503" s="1" t="s">
-        <v>21</v>
+        <v>809</v>
       </c>
       <c r="B503" s="1">
-        <v>37565</v>
+        <v>40834</v>
       </c>
       <c r="D503" t="s">
-        <v>12</v>
+        <v>605</v>
       </c>
     </row>
     <row r="504" spans="1:4">
       <c r="A504" s="1" t="s">
-        <v>22</v>
+        <v>810</v>
       </c>
       <c r="B504" s="1">
-        <v>37566</v>
+        <v>39219</v>
       </c>
       <c r="D504" t="s">
-        <v>23</v>
+        <v>611</v>
       </c>
     </row>
     <row r="505" spans="1:4">
       <c r="A505" s="1" t="s">
-        <v>24</v>
+        <v>811</v>
       </c>
       <c r="B505" s="1">
-        <v>37567</v>
+        <v>40835</v>
       </c>
       <c r="D505" t="s">
-        <v>100</v>
+        <v>607</v>
       </c>
     </row>
     <row r="506" spans="1:4">
       <c r="A506" s="1" t="s">
-        <v>26</v>
+        <v>812</v>
       </c>
       <c r="B506" s="1">
-        <v>37568</v>
+        <v>39220</v>
       </c>
       <c r="D506" t="s">
-        <v>27</v>
+        <v>628</v>
       </c>
     </row>
     <row r="507" spans="1:4">
       <c r="A507" s="1" t="s">
-        <v>28</v>
+        <v>813</v>
       </c>
       <c r="B507" s="1">
-        <v>37569</v>
+        <v>40838</v>
       </c>
       <c r="D507" t="s">
-        <v>29</v>
+        <v>609</v>
       </c>
     </row>
     <row r="508" spans="1:4">
       <c r="A508" s="1" t="s">
-        <v>30</v>
+        <v>814</v>
       </c>
       <c r="B508" s="1">
-        <v>37570</v>
+        <v>39221</v>
       </c>
       <c r="D508" t="s">
-        <v>51</v>
+        <v>630</v>
       </c>
     </row>
     <row r="509" spans="1:4">
       <c r="A509" s="1" t="s">
-        <v>31</v>
+        <v>815</v>
       </c>
       <c r="B509" s="1">
-        <v>37571</v>
+        <v>40839</v>
       </c>
       <c r="D509" t="s">
-        <v>18</v>
+        <v>611</v>
       </c>
     </row>
     <row r="510" spans="1:4">
       <c r="A510" s="1" t="s">
-        <v>33</v>
+        <v>816</v>
       </c>
       <c r="B510" s="1">
-        <v>37572</v>
+        <v>39230</v>
       </c>
       <c r="D510" t="s">
-        <v>47</v>
+        <v>593</v>
       </c>
     </row>
     <row r="511" spans="1:4">
       <c r="A511" s="1" t="s">
-        <v>35</v>
+        <v>817</v>
       </c>
       <c r="B511" s="1">
-        <v>37573</v>
+        <v>40870</v>
       </c>
       <c r="D511" t="s">
-        <v>99</v>
+        <v>593</v>
       </c>
     </row>
     <row r="512" spans="1:4">
       <c r="A512" s="1" t="s">
-        <v>36</v>
+        <v>818</v>
       </c>
       <c r="B512" s="1">
-        <v>37574</v>
+        <v>39231</v>
       </c>
       <c r="D512" t="s">
-        <v>37</v>
+        <v>595</v>
       </c>
     </row>
     <row r="513" spans="1:4">
       <c r="A513" s="1" t="s">
-        <v>38</v>
+        <v>819</v>
       </c>
       <c r="B513" s="1">
-        <v>37575</v>
+        <v>40871</v>
       </c>
       <c r="D513" t="s">
-        <v>18</v>
+        <v>595</v>
       </c>
     </row>
     <row r="514" spans="1:4">
       <c r="A514" s="1" t="s">
-        <v>39</v>
+        <v>820</v>
       </c>
       <c r="B514" s="1">
-        <v>37576</v>
+        <v>39232</v>
       </c>
       <c r="D514" t="s">
-        <v>100</v>
+        <v>597</v>
       </c>
     </row>
     <row r="515" spans="1:4">
       <c r="A515" s="1" t="s">
-        <v>40</v>
+        <v>821</v>
       </c>
       <c r="B515" s="1">
-        <v>37577</v>
+        <v>40872</v>
       </c>
       <c r="D515" t="s">
-        <v>101</v>
+        <v>597</v>
       </c>
     </row>
     <row r="516" spans="1:4">
       <c r="A516" s="1" t="s">
-        <v>42</v>
+        <v>822</v>
       </c>
       <c r="B516" s="1">
-        <v>37578</v>
+        <v>39233</v>
       </c>
       <c r="D516" t="s">
-        <v>14</v>
+        <v>599</v>
       </c>
     </row>
     <row r="517" spans="1:4">
       <c r="A517" s="1" t="s">
-        <v>43</v>
+        <v>823</v>
       </c>
       <c r="B517" s="1">
-        <v>37579</v>
+        <v>40873</v>
       </c>
       <c r="D517" t="s">
-        <v>37</v>
+        <v>599</v>
       </c>
     </row>
     <row r="518" spans="1:4">
       <c r="A518" s="1" t="s">
-        <v>44</v>
+        <v>824</v>
       </c>
       <c r="B518" s="1">
-        <v>37580</v>
+        <v>39244</v>
       </c>
       <c r="D518" t="s">
-        <v>32</v>
+        <v>605</v>
       </c>
     </row>
     <row r="519" spans="1:4">
       <c r="A519" s="1" t="s">
-        <v>45</v>
+        <v>825</v>
       </c>
       <c r="B519" s="1">
-        <v>37581</v>
+        <v>40878</v>
       </c>
       <c r="D519" t="s">
-        <v>12</v>
+        <v>601</v>
       </c>
     </row>
     <row r="520" spans="1:4">
       <c r="A520" s="1" t="s">
-        <v>46</v>
+        <v>826</v>
       </c>
       <c r="B520" s="1">
-        <v>37582</v>
+        <v>39245</v>
       </c>
       <c r="D520" t="s">
-        <v>47</v>
+        <v>607</v>
       </c>
     </row>
     <row r="521" spans="1:4">
       <c r="A521" s="1" t="s">
-        <v>48</v>
+        <v>827</v>
       </c>
       <c r="B521" s="1">
-        <v>37583</v>
+        <v>40879</v>
       </c>
       <c r="D521" t="s">
-        <v>32</v>
+        <v>603</v>
       </c>
     </row>
     <row r="522" spans="1:4">
       <c r="A522" s="1" t="s">
-        <v>49</v>
+        <v>828</v>
       </c>
       <c r="B522" s="1">
-        <v>37584</v>
+        <v>40884</v>
       </c>
       <c r="D522" t="s">
-        <v>12</v>
+        <v>605</v>
       </c>
     </row>
     <row r="523" spans="1:4">
       <c r="A523" s="1" t="s">
-        <v>50</v>
+        <v>829</v>
       </c>
       <c r="B523" s="1">
-        <v>37585</v>
+        <v>39246</v>
       </c>
       <c r="D523" t="s">
-        <v>51</v>
+        <v>622</v>
       </c>
     </row>
     <row r="524" spans="1:4">
       <c r="A524" s="1" t="s">
-        <v>52</v>
+        <v>830</v>
       </c>
       <c r="B524" s="1">
-        <v>37586</v>
+        <v>39247</v>
       </c>
       <c r="D524" t="s">
-        <v>23</v>
+        <v>624</v>
       </c>
     </row>
     <row r="525" spans="1:4">
       <c r="A525" s="1" t="s">
-        <v>53</v>
+        <v>831</v>
       </c>
       <c r="B525" s="1">
-        <v>37587</v>
+        <v>40885</v>
       </c>
       <c r="D525" t="s">
-        <v>20</v>
+        <v>607</v>
       </c>
     </row>
     <row r="526" spans="1:4">
       <c r="A526" s="1" t="s">
-        <v>54</v>
+        <v>832</v>
       </c>
       <c r="B526" s="1">
-        <v>37588</v>
+        <v>40888</v>
       </c>
       <c r="D526" t="s">
-        <v>99</v>
+        <v>609</v>
       </c>
     </row>
     <row r="527" spans="1:4">
       <c r="A527" s="1" t="s">
-        <v>55</v>
+        <v>833</v>
       </c>
       <c r="B527" s="1">
-        <v>37630</v>
+        <v>39250</v>
       </c>
       <c r="D527" t="s">
-        <v>56</v>
+        <v>628</v>
       </c>
     </row>
     <row r="528" spans="1:4">
       <c r="A528" s="1" t="s">
-        <v>57</v>
+        <v>834</v>
       </c>
       <c r="B528" s="1">
-        <v>37631</v>
+        <v>40889</v>
       </c>
       <c r="D528" t="s">
-        <v>87</v>
+        <v>611</v>
       </c>
     </row>
     <row r="529" spans="1:4">
       <c r="A529" s="1" t="s">
-        <v>59</v>
+        <v>835</v>
       </c>
       <c r="B529" s="1">
-        <v>37632</v>
+        <v>39251</v>
       </c>
       <c r="D529" t="s">
-        <v>60</v>
+        <v>630</v>
       </c>
     </row>
     <row r="530" spans="1:4">
       <c r="A530" s="1" t="s">
-        <v>61</v>
+        <v>836</v>
       </c>
       <c r="B530" s="1">
-        <v>37633</v>
+        <v>40970</v>
       </c>
       <c r="D530" t="s">
-        <v>62</v>
+        <v>593</v>
       </c>
     </row>
     <row r="531" spans="1:4">
       <c r="A531" s="1" t="s">
-        <v>63</v>
+        <v>837</v>
       </c>
       <c r="B531" s="1">
-        <v>37634</v>
+        <v>40971</v>
       </c>
       <c r="D531" t="s">
-        <v>97</v>
+        <v>595</v>
       </c>
     </row>
     <row r="532" spans="1:4">
       <c r="A532" s="1" t="s">
-        <v>65</v>
+        <v>838</v>
       </c>
       <c r="B532" s="1">
-        <v>37635</v>
+        <v>40972</v>
       </c>
       <c r="D532" t="s">
-        <v>66</v>
+        <v>597</v>
       </c>
     </row>
     <row r="533" spans="1:4">
       <c r="A533" s="1" t="s">
-        <v>67</v>
+        <v>839</v>
       </c>
       <c r="B533" s="1">
-        <v>37636</v>
+        <v>40973</v>
       </c>
       <c r="D533" t="s">
-        <v>64</v>
+        <v>599</v>
       </c>
     </row>
     <row r="534" spans="1:4">
       <c r="A534" s="1" t="s">
-        <v>68</v>
+        <v>840</v>
       </c>
       <c r="B534" s="1">
-        <v>37637</v>
+        <v>40978</v>
       </c>
       <c r="D534" t="s">
-        <v>69</v>
+        <v>601</v>
       </c>
     </row>
     <row r="535" spans="1:4">
       <c r="A535" s="1" t="s">
-        <v>70</v>
+        <v>841</v>
       </c>
       <c r="B535" s="1">
-        <v>37638</v>
+        <v>40979</v>
       </c>
       <c r="D535" t="s">
-        <v>71</v>
+        <v>603</v>
       </c>
     </row>
     <row r="536" spans="1:4">
       <c r="A536" s="1" t="s">
-        <v>72</v>
+        <v>842</v>
       </c>
       <c r="B536" s="1">
-        <v>37639</v>
+        <v>40984</v>
       </c>
       <c r="D536" t="s">
-        <v>73</v>
+        <v>605</v>
       </c>
     </row>
     <row r="537" spans="1:4">
       <c r="A537" s="1" t="s">
-        <v>74</v>
+        <v>843</v>
       </c>
       <c r="B537" s="1">
-        <v>37640</v>
+        <v>40985</v>
       </c>
       <c r="D537" t="s">
-        <v>75</v>
+        <v>607</v>
       </c>
     </row>
     <row r="538" spans="1:4">
       <c r="A538" s="1" t="s">
-        <v>76</v>
+        <v>844</v>
       </c>
       <c r="B538" s="1">
-        <v>37641</v>
+        <v>40988</v>
       </c>
       <c r="D538" t="s">
-        <v>77</v>
+        <v>609</v>
       </c>
     </row>
     <row r="539" spans="1:4">
       <c r="A539" s="1" t="s">
-        <v>78</v>
+        <v>845</v>
       </c>
       <c r="B539" s="1">
-        <v>37642</v>
+        <v>40989</v>
       </c>
       <c r="D539" t="s">
-        <v>79</v>
+        <v>611</v>
       </c>
     </row>
     <row r="540" spans="1:4">
       <c r="A540" s="1" t="s">
-        <v>80</v>
+        <v>846</v>
       </c>
       <c r="B540" s="1">
-        <v>37643</v>
+        <v>39406</v>
       </c>
       <c r="D540" t="s">
-        <v>56</v>
+        <v>676</v>
       </c>
     </row>
     <row r="541" spans="1:4">
       <c r="A541" s="1" t="s">
-        <v>81</v>
+        <v>847</v>
       </c>
       <c r="B541" s="1">
-        <v>37644</v>
+        <v>39407</v>
       </c>
       <c r="D541" t="s">
-        <v>87</v>
+        <v>678</v>
       </c>
     </row>
     <row r="542" spans="1:4">
       <c r="A542" s="1" t="s">
-        <v>82</v>
+        <v>848</v>
       </c>
       <c r="B542" s="1">
-        <v>37645</v>
+        <v>39408</v>
       </c>
       <c r="D542" t="s">
-        <v>62</v>
+        <v>601</v>
       </c>
     </row>
     <row r="543" spans="1:4">
       <c r="A543" s="1" t="s">
-        <v>83</v>
+        <v>849</v>
       </c>
       <c r="B543" s="1">
-        <v>37646</v>
+        <v>39409</v>
       </c>
       <c r="D543" t="s">
-        <v>69</v>
+        <v>603</v>
       </c>
     </row>
     <row r="544" spans="1:4">
       <c r="A544" s="1" t="s">
-        <v>84</v>
+        <v>850</v>
       </c>
       <c r="B544" s="1">
-        <v>37647</v>
+        <v>37601</v>
       </c>
       <c r="D544" t="s">
-        <v>85</v>
+        <v>851</v>
       </c>
     </row>
     <row r="545" spans="1:4">
       <c r="A545" s="1" t="s">
-        <v>86</v>
+        <v>852</v>
       </c>
       <c r="B545" s="1">
-        <v>37648</v>
+        <v>37608</v>
       </c>
       <c r="D545" t="s">
-        <v>87</v>
+        <v>853</v>
       </c>
     </row>
     <row r="546" spans="1:4">
       <c r="A546" s="1" t="s">
-        <v>88</v>
+        <v>854</v>
       </c>
       <c r="B546" s="1">
-        <v>37649</v>
+        <v>37609</v>
       </c>
       <c r="D546" t="s">
-        <v>87</v>
+        <v>855</v>
       </c>
     </row>
     <row r="547" spans="1:4">
       <c r="A547" s="1" t="s">
-        <v>89</v>
+        <v>856</v>
       </c>
       <c r="B547" s="1">
-        <v>37650</v>
+        <v>37616</v>
       </c>
       <c r="D547" t="s">
-        <v>62</v>
+        <v>857</v>
       </c>
     </row>
     <row r="548" spans="1:4">
       <c r="A548" s="1" t="s">
-        <v>90</v>
+        <v>858</v>
       </c>
       <c r="B548" s="1">
-        <v>37651</v>
+        <v>37617</v>
       </c>
       <c r="D548" t="s">
-        <v>66</v>
+        <v>859</v>
       </c>
     </row>
     <row r="549" spans="1:4">
       <c r="A549" s="1" t="s">
-        <v>91</v>
+        <v>860</v>
       </c>
       <c r="B549" s="1">
-        <v>37652</v>
+        <v>37618</v>
       </c>
       <c r="D549" t="s">
-        <v>104</v>
+        <v>861</v>
       </c>
     </row>
     <row r="550" spans="1:4">
       <c r="A550" s="1" t="s">
-        <v>92</v>
+        <v>862</v>
       </c>
       <c r="B550" s="1">
-        <v>37653</v>
+        <v>37619</v>
       </c>
       <c r="D550" t="s">
-        <v>77</v>
+        <v>863</v>
       </c>
     </row>
     <row r="551" spans="1:4">
       <c r="A551" s="1" t="s">
-        <v>93</v>
+        <v>864</v>
       </c>
       <c r="B551" s="1">
-        <v>37654</v>
+        <v>37620</v>
       </c>
       <c r="D551" t="s">
-        <v>66</v>
+        <v>865</v>
       </c>
     </row>
     <row r="552" spans="1:4">
       <c r="A552" s="1" t="s">
-        <v>94</v>
+        <v>866</v>
       </c>
       <c r="B552" s="1">
-        <v>37655</v>
+        <v>37621</v>
       </c>
       <c r="D552" t="s">
-        <v>60</v>
+        <v>867</v>
       </c>
     </row>
     <row r="553" spans="1:4">
       <c r="A553" s="1" t="s">
-        <v>95</v>
+        <v>868</v>
       </c>
       <c r="B553" s="1">
-        <v>37656</v>
+        <v>37626</v>
       </c>
       <c r="D553" t="s">
-        <v>97</v>
+        <v>869</v>
       </c>
     </row>
     <row r="554" spans="1:4">
       <c r="A554" s="1" t="s">
-        <v>96</v>
+        <v>870</v>
       </c>
       <c r="B554" s="1">
-        <v>37657</v>
+        <v>37627</v>
       </c>
       <c r="D554" t="s">
-        <v>97</v>
+        <v>871</v>
       </c>
     </row>
     <row r="555" spans="1:4">
       <c r="A555" s="1" t="s">
-        <v>98</v>
+        <v>872</v>
       </c>
       <c r="B555" s="1">
-        <v>37658</v>
+        <v>38000</v>
       </c>
       <c r="D555" t="s">
-        <v>56</v>
+        <v>873</v>
       </c>
     </row>
     <row r="556" spans="1:4">
       <c r="A556" s="1" t="s">
-        <v>11</v>
+        <v>874</v>
       </c>
       <c r="B556" s="1">
-        <v>37560</v>
+        <v>38001</v>
       </c>
       <c r="D556" t="s">
-        <v>12</v>
+        <v>851</v>
       </c>
     </row>
     <row r="557" spans="1:4">
       <c r="A557" s="1" t="s">
-        <v>13</v>
+        <v>875</v>
       </c>
       <c r="B557" s="1">
-        <v>37561</v>
+        <v>38304</v>
       </c>
       <c r="D557" t="s">
-        <v>14</v>
+        <v>876</v>
       </c>
     </row>
     <row r="558" spans="1:4">
       <c r="A558" s="1" t="s">
-        <v>15</v>
+        <v>877</v>
       </c>
       <c r="B558" s="1">
-        <v>37562</v>
+        <v>38305</v>
       </c>
       <c r="D558" t="s">
-        <v>51</v>
+        <v>878</v>
       </c>
     </row>
     <row r="559" spans="1:4">
       <c r="A559" s="1" t="s">
-        <v>17</v>
+        <v>879</v>
       </c>
       <c r="B559" s="1">
-        <v>37563</v>
+        <v>38004</v>
       </c>
       <c r="D559" t="s">
-        <v>18</v>
+        <v>876</v>
       </c>
     </row>
     <row r="560" spans="1:4">
       <c r="A560" s="1" t="s">
-        <v>19</v>
+        <v>880</v>
       </c>
       <c r="B560" s="1">
-        <v>37564</v>
+        <v>38308</v>
       </c>
       <c r="D560" t="s">
-        <v>23</v>
+        <v>853</v>
       </c>
     </row>
     <row r="561" spans="1:4">
       <c r="A561" s="1" t="s">
-        <v>21</v>
+        <v>881</v>
       </c>
       <c r="B561" s="1">
-        <v>37565</v>
+        <v>38005</v>
       </c>
       <c r="D561" t="s">
-        <v>12</v>
+        <v>878</v>
       </c>
     </row>
     <row r="562" spans="1:4">
       <c r="A562" s="1" t="s">
-        <v>22</v>
+        <v>882</v>
       </c>
       <c r="B562" s="1">
-        <v>37566</v>
+        <v>38309</v>
       </c>
       <c r="D562" t="s">
-        <v>20</v>
+        <v>855</v>
       </c>
     </row>
     <row r="563" spans="1:4">
       <c r="A563" s="1" t="s">
-        <v>24</v>
+        <v>883</v>
       </c>
       <c r="B563" s="1">
-        <v>37567</v>
+        <v>38008</v>
       </c>
       <c r="D563" t="s">
-        <v>100</v>
+        <v>853</v>
       </c>
     </row>
     <row r="564" spans="1:4">
       <c r="A564" s="1" t="s">
-        <v>26</v>
+        <v>884</v>
       </c>
       <c r="B564" s="1">
-        <v>37568</v>
+        <v>38320</v>
       </c>
       <c r="D564" t="s">
-        <v>27</v>
+        <v>865</v>
       </c>
     </row>
     <row r="565" spans="1:4">
       <c r="A565" s="1" t="s">
-        <v>28</v>
+        <v>885</v>
       </c>
       <c r="B565" s="1">
-        <v>37569</v>
+        <v>38009</v>
       </c>
       <c r="D565" t="s">
-        <v>27</v>
+        <v>855</v>
       </c>
     </row>
     <row r="566" spans="1:4">
       <c r="A566" s="1" t="s">
-        <v>30</v>
+        <v>886</v>
       </c>
       <c r="B566" s="1">
-        <v>37570</v>
+        <v>38018</v>
       </c>
       <c r="D566" t="s">
-        <v>51</v>
+        <v>861</v>
       </c>
     </row>
     <row r="567" spans="1:4">
       <c r="A567" s="1" t="s">
-        <v>31</v>
+        <v>887</v>
       </c>
       <c r="B567" s="1">
-        <v>37571</v>
+        <v>38321</v>
       </c>
       <c r="D567" t="s">
-        <v>18</v>
+        <v>867</v>
       </c>
     </row>
     <row r="568" spans="1:4">
       <c r="A568" s="1" t="s">
-        <v>33</v>
+        <v>888</v>
       </c>
       <c r="B568" s="1">
-        <v>37572</v>
+        <v>38019</v>
       </c>
       <c r="D568" t="s">
-        <v>47</v>
+        <v>863</v>
       </c>
     </row>
     <row r="569" spans="1:4">
       <c r="A569" s="1" t="s">
-        <v>35</v>
+        <v>889</v>
       </c>
       <c r="B569" s="1">
-        <v>37573</v>
+        <v>38322</v>
       </c>
       <c r="D569" t="s">
-        <v>99</v>
+        <v>890</v>
       </c>
     </row>
     <row r="570" spans="1:4">
       <c r="A570" s="1" t="s">
-        <v>36</v>
+        <v>891</v>
       </c>
       <c r="B570" s="1">
-        <v>37574</v>
+        <v>38022</v>
       </c>
       <c r="D570" t="s">
-        <v>14</v>
+        <v>890</v>
       </c>
     </row>
     <row r="571" spans="1:4">
       <c r="A571" s="1" t="s">
-        <v>38</v>
+        <v>892</v>
       </c>
       <c r="B571" s="1">
-        <v>37575</v>
+        <v>38323</v>
       </c>
       <c r="D571" t="s">
-        <v>32</v>
+        <v>893</v>
       </c>
     </row>
     <row r="572" spans="1:4">
       <c r="A572" s="1" t="s">
-        <v>39</v>
+        <v>894</v>
       </c>
       <c r="B572" s="1">
-        <v>37576</v>
+        <v>38023</v>
       </c>
       <c r="D572" t="s">
-        <v>100</v>
+        <v>893</v>
       </c>
     </row>
     <row r="573" spans="1:4">
       <c r="A573" s="1" t="s">
-        <v>40</v>
+        <v>895</v>
       </c>
       <c r="B573" s="1">
-        <v>37577</v>
+        <v>38326</v>
       </c>
       <c r="D573" t="s">
-        <v>41</v>
+        <v>869</v>
       </c>
     </row>
     <row r="574" spans="1:4">
       <c r="A574" s="1" t="s">
-        <v>42</v>
+        <v>896</v>
       </c>
       <c r="B574" s="1">
-        <v>37578</v>
+        <v>38024</v>
       </c>
       <c r="D574" t="s">
-        <v>37</v>
+        <v>897</v>
       </c>
     </row>
     <row r="575" spans="1:4">
       <c r="A575" s="1" t="s">
-        <v>43</v>
+        <v>898</v>
       </c>
       <c r="B575" s="1">
-        <v>37579</v>
+        <v>38327</v>
       </c>
       <c r="D575" t="s">
-        <v>37</v>
+        <v>871</v>
       </c>
     </row>
     <row r="576" spans="1:4">
       <c r="A576" s="1" t="s">
-        <v>44</v>
+        <v>899</v>
       </c>
       <c r="B576" s="1">
-        <v>37580</v>
+        <v>38025</v>
       </c>
       <c r="D576" t="s">
-        <v>32</v>
+        <v>900</v>
       </c>
     </row>
     <row r="577" spans="1:4">
       <c r="A577" s="1" t="s">
-        <v>45</v>
+        <v>901</v>
       </c>
       <c r="B577" s="1">
-        <v>37581</v>
+        <v>38334</v>
       </c>
       <c r="D577" t="s">
-        <v>12</v>
+        <v>876</v>
       </c>
     </row>
     <row r="578" spans="1:4">
       <c r="A578" s="1" t="s">
-        <v>46</v>
+        <v>902</v>
       </c>
       <c r="B578" s="1">
-        <v>37582</v>
+        <v>38335</v>
       </c>
       <c r="D578" t="s">
-        <v>47</v>
+        <v>878</v>
       </c>
     </row>
     <row r="579" spans="1:4">
       <c r="A579" s="1" t="s">
-        <v>48</v>
+        <v>903</v>
       </c>
       <c r="B579" s="1">
-        <v>37583</v>
+        <v>38338</v>
       </c>
       <c r="D579" t="s">
-        <v>32</v>
+        <v>853</v>
       </c>
     </row>
     <row r="580" spans="1:4">
       <c r="A580" s="1" t="s">
-        <v>49</v>
+        <v>904</v>
       </c>
       <c r="B580" s="1">
-        <v>37584</v>
+        <v>38339</v>
       </c>
       <c r="D580" t="s">
-        <v>12</v>
+        <v>855</v>
       </c>
     </row>
     <row r="581" spans="1:4">
       <c r="A581" s="1" t="s">
-        <v>50</v>
+        <v>905</v>
       </c>
       <c r="B581" s="1">
-        <v>37585</v>
+        <v>38340</v>
       </c>
       <c r="D581" t="s">
-        <v>51</v>
+        <v>906</v>
       </c>
     </row>
     <row r="582" spans="1:4">
       <c r="A582" s="1" t="s">
-        <v>52</v>
+        <v>907</v>
       </c>
       <c r="B582" s="1">
-        <v>37586</v>
+        <v>38341</v>
       </c>
       <c r="D582" t="s">
-        <v>23</v>
+        <v>908</v>
       </c>
     </row>
     <row r="583" spans="1:4">
       <c r="A583" s="1" t="s">
-        <v>53</v>
+        <v>909</v>
       </c>
       <c r="B583" s="1">
-        <v>37587</v>
+        <v>38346</v>
       </c>
       <c r="D583" t="s">
-        <v>20</v>
+        <v>857</v>
       </c>
     </row>
     <row r="584" spans="1:4">
       <c r="A584" s="1" t="s">
-        <v>54</v>
+        <v>910</v>
       </c>
       <c r="B584" s="1">
-        <v>37588</v>
+        <v>38347</v>
       </c>
       <c r="D584" t="s">
-        <v>99</v>
+        <v>859</v>
       </c>
     </row>
     <row r="585" spans="1:4">
       <c r="A585" s="1" t="s">
-        <v>55</v>
+        <v>911</v>
       </c>
       <c r="B585" s="1">
-        <v>37630</v>
+        <v>38350</v>
       </c>
       <c r="D585" t="s">
-        <v>56</v>
+        <v>865</v>
       </c>
     </row>
     <row r="586" spans="1:4">
       <c r="A586" s="1" t="s">
-        <v>57</v>
+        <v>912</v>
       </c>
       <c r="B586" s="1">
-        <v>37631</v>
+        <v>38351</v>
       </c>
       <c r="D586" t="s">
-        <v>87</v>
+        <v>867</v>
       </c>
     </row>
     <row r="587" spans="1:4">
       <c r="A587" s="1" t="s">
-        <v>59</v>
+        <v>913</v>
       </c>
       <c r="B587" s="1">
-        <v>37632</v>
+        <v>38354</v>
       </c>
       <c r="D587" t="s">
-        <v>75</v>
+        <v>897</v>
       </c>
     </row>
     <row r="588" spans="1:4">
       <c r="A588" s="1" t="s">
-        <v>61</v>
+        <v>914</v>
       </c>
       <c r="B588" s="1">
-        <v>37633</v>
+        <v>38355</v>
       </c>
       <c r="D588" t="s">
-        <v>62</v>
+        <v>900</v>
       </c>
     </row>
     <row r="589" spans="1:4">
       <c r="A589" s="1" t="s">
-        <v>63</v>
+        <v>915</v>
       </c>
       <c r="B589" s="1">
-        <v>37634</v>
+        <v>38360</v>
       </c>
       <c r="D589" t="s">
-        <v>97</v>
+        <v>873</v>
       </c>
     </row>
     <row r="590" spans="1:4">
       <c r="A590" s="1" t="s">
-        <v>65</v>
+        <v>916</v>
       </c>
       <c r="B590" s="1">
-        <v>37635</v>
+        <v>38361</v>
       </c>
       <c r="D590" t="s">
-        <v>56</v>
+        <v>851</v>
       </c>
     </row>
     <row r="591" spans="1:4">
       <c r="A591" s="1" t="s">
-        <v>67</v>
+        <v>917</v>
       </c>
       <c r="B591" s="1">
-        <v>37636</v>
+        <v>38368</v>
       </c>
       <c r="D591" t="s">
-        <v>64</v>
+        <v>853</v>
       </c>
     </row>
     <row r="592" spans="1:4">
       <c r="A592" s="1" t="s">
-        <v>68</v>
+        <v>918</v>
       </c>
       <c r="B592" s="1">
-        <v>37637</v>
+        <v>38369</v>
       </c>
       <c r="D592" t="s">
-        <v>69</v>
+        <v>855</v>
       </c>
     </row>
     <row r="593" spans="1:4">
       <c r="A593" s="1" t="s">
-        <v>70</v>
+        <v>919</v>
       </c>
       <c r="B593" s="1">
-        <v>37638</v>
+        <v>38380</v>
       </c>
       <c r="D593" t="s">
-        <v>71</v>
+        <v>865</v>
       </c>
     </row>
     <row r="594" spans="1:4">
       <c r="A594" s="1" t="s">
-        <v>72</v>
+        <v>920</v>
       </c>
       <c r="B594" s="1">
-        <v>37639</v>
+        <v>38381</v>
       </c>
       <c r="D594" t="s">
-        <v>73</v>
+        <v>867</v>
       </c>
     </row>
     <row r="595" spans="1:4">
       <c r="A595" s="1" t="s">
-        <v>74</v>
+        <v>921</v>
       </c>
       <c r="B595" s="1">
-        <v>37640</v>
+        <v>38384</v>
       </c>
       <c r="D595" t="s">
-        <v>60</v>
+        <v>897</v>
       </c>
     </row>
     <row r="596" spans="1:4">
       <c r="A596" s="1" t="s">
-        <v>76</v>
+        <v>922</v>
       </c>
       <c r="B596" s="1">
-        <v>37641</v>
+        <v>38385</v>
       </c>
       <c r="D596" t="s">
-        <v>77</v>
+        <v>900</v>
       </c>
     </row>
     <row r="597" spans="1:4">
       <c r="A597" s="1" t="s">
-        <v>78</v>
+        <v>923</v>
       </c>
       <c r="B597" s="1">
-        <v>37642</v>
+        <v>38386</v>
       </c>
       <c r="D597" t="s">
-        <v>79</v>
+        <v>869</v>
       </c>
     </row>
     <row r="598" spans="1:4">
       <c r="A598" s="1" t="s">
-        <v>80</v>
+        <v>924</v>
       </c>
       <c r="B598" s="1">
-        <v>37643</v>
+        <v>38387</v>
       </c>
       <c r="D598" t="s">
-        <v>56</v>
+        <v>871</v>
       </c>
     </row>
     <row r="599" spans="1:4">
       <c r="A599" s="1" t="s">
-        <v>81</v>
+        <v>925</v>
       </c>
       <c r="B599" s="1">
-        <v>37644</v>
+        <v>38398</v>
       </c>
       <c r="D599" t="s">
-        <v>87</v>
+        <v>853</v>
       </c>
     </row>
     <row r="600" spans="1:4">
       <c r="A600" s="1" t="s">
-        <v>82</v>
+        <v>926</v>
       </c>
       <c r="B600" s="1">
-        <v>37645</v>
+        <v>38399</v>
       </c>
       <c r="D600" t="s">
-        <v>62</v>
+        <v>855</v>
       </c>
     </row>
     <row r="601" spans="1:4">
       <c r="A601" s="1" t="s">
-        <v>83</v>
+        <v>927</v>
       </c>
       <c r="B601" s="1">
-        <v>37646</v>
+        <v>38406</v>
       </c>
       <c r="D601" t="s">
-        <v>69</v>
+        <v>857</v>
       </c>
     </row>
     <row r="602" spans="1:4">
       <c r="A602" s="1" t="s">
-        <v>84</v>
+        <v>928</v>
       </c>
       <c r="B602" s="1">
-        <v>37647</v>
+        <v>38407</v>
       </c>
       <c r="D602" t="s">
-        <v>102</v>
+        <v>859</v>
       </c>
     </row>
     <row r="603" spans="1:4">
       <c r="A603" s="1" t="s">
-        <v>86</v>
+        <v>929</v>
       </c>
       <c r="B603" s="1">
-        <v>37648</v>
+        <v>38408</v>
       </c>
       <c r="D603" t="s">
-        <v>58</v>
+        <v>861</v>
       </c>
     </row>
     <row r="604" spans="1:4">
       <c r="A604" s="1" t="s">
-        <v>88</v>
+        <v>930</v>
       </c>
       <c r="B604" s="1">
-        <v>37649</v>
+        <v>38409</v>
       </c>
       <c r="D604" t="s">
-        <v>58</v>
+        <v>863</v>
       </c>
     </row>
     <row r="605" spans="1:4">
       <c r="A605" s="1" t="s">
-        <v>89</v>
+        <v>931</v>
       </c>
       <c r="B605" s="1">
-        <v>37650</v>
+        <v>38410</v>
       </c>
       <c r="D605" t="s">
-        <v>77</v>
+        <v>865</v>
       </c>
     </row>
     <row r="606" spans="1:4">
       <c r="A606" s="1" t="s">
-        <v>90</v>
+        <v>932</v>
       </c>
       <c r="B606" s="1">
-        <v>37651</v>
+        <v>38411</v>
       </c>
       <c r="D606" t="s">
-        <v>56</v>
+        <v>867</v>
       </c>
     </row>
     <row r="607" spans="1:4">
       <c r="A607" s="1" t="s">
-        <v>91</v>
+        <v>933</v>
       </c>
       <c r="B607" s="1">
-        <v>37652</v>
+        <v>38416</v>
       </c>
       <c r="D607" t="s">
-        <v>79</v>
+        <v>869</v>
       </c>
     </row>
     <row r="608" spans="1:4">
       <c r="A608" s="1" t="s">
-        <v>92</v>
+        <v>934</v>
       </c>
       <c r="B608" s="1">
-        <v>37653</v>
+        <v>38417</v>
       </c>
       <c r="D608" t="s">
-        <v>77</v>
+        <v>871</v>
       </c>
     </row>
     <row r="609" spans="1:4">
       <c r="A609" s="1" t="s">
-        <v>93</v>
+        <v>935</v>
       </c>
       <c r="B609" s="1">
-        <v>37654</v>
+        <v>38422</v>
       </c>
       <c r="D609" t="s">
-        <v>66</v>
+        <v>936</v>
       </c>
     </row>
     <row r="610" spans="1:4">
       <c r="A610" s="1" t="s">
-        <v>94</v>
+        <v>937</v>
       </c>
       <c r="B610" s="1">
-        <v>37655</v>
+        <v>38423</v>
       </c>
       <c r="D610" t="s">
-        <v>75</v>
+        <v>938</v>
       </c>
     </row>
     <row r="611" spans="1:4">
       <c r="A611" s="1" t="s">
-        <v>95</v>
+        <v>939</v>
       </c>
       <c r="B611" s="1">
-        <v>37656</v>
+        <v>38428</v>
       </c>
       <c r="D611" t="s">
-        <v>97</v>
+        <v>853</v>
       </c>
     </row>
     <row r="612" spans="1:4">
       <c r="A612" s="1" t="s">
-        <v>96</v>
+        <v>940</v>
       </c>
       <c r="B612" s="1">
-        <v>37657</v>
+        <v>38429</v>
       </c>
       <c r="D612" t="s">
-        <v>97</v>
+        <v>855</v>
       </c>
     </row>
     <row r="613" spans="1:4">
       <c r="A613" s="1" t="s">
-        <v>98</v>
+        <v>941</v>
       </c>
       <c r="B613" s="1">
-        <v>37658</v>
+        <v>38430</v>
       </c>
       <c r="D613" t="s">
-        <v>56</v>
+        <v>906</v>
       </c>
     </row>
     <row r="614" spans="1:4">
       <c r="A614" s="1" t="s">
-        <v>11</v>
+        <v>942</v>
       </c>
       <c r="B614" s="1">
-        <v>37560</v>
+        <v>38431</v>
       </c>
       <c r="D614" t="s">
-        <v>99</v>
+        <v>908</v>
       </c>
     </row>
     <row r="615" spans="1:4">
       <c r="A615" s="1" t="s">
-        <v>13</v>
+        <v>943</v>
       </c>
       <c r="B615" s="1">
-        <v>37561</v>
+        <v>38440</v>
       </c>
       <c r="D615" t="s">
-        <v>14</v>
+        <v>865</v>
       </c>
     </row>
     <row r="616" spans="1:4">
       <c r="A616" s="1" t="s">
-        <v>15</v>
+        <v>944</v>
       </c>
       <c r="B616" s="1">
-        <v>37562</v>
+        <v>38441</v>
       </c>
       <c r="D616" t="s">
-        <v>51</v>
+        <v>867</v>
       </c>
     </row>
     <row r="617" spans="1:4">
       <c r="A617" s="1" t="s">
-        <v>17</v>
+        <v>945</v>
       </c>
       <c r="B617" s="1">
-        <v>37563</v>
+        <v>38446</v>
       </c>
       <c r="D617" t="s">
-        <v>32</v>
+        <v>869</v>
       </c>
     </row>
     <row r="618" spans="1:4">
       <c r="A618" s="1" t="s">
-        <v>19</v>
+        <v>946</v>
       </c>
       <c r="B618" s="1">
-        <v>37564</v>
+        <v>38447</v>
       </c>
       <c r="D618" t="s">
-        <v>20</v>
+        <v>871</v>
       </c>
     </row>
     <row r="619" spans="1:4">
       <c r="A619" s="1" t="s">
-        <v>21</v>
+        <v>947</v>
       </c>
       <c r="B619" s="1">
-        <v>37565</v>
+        <v>39300</v>
       </c>
       <c r="D619" t="s">
-        <v>99</v>
+        <v>873</v>
       </c>
     </row>
     <row r="620" spans="1:4">
       <c r="A620" s="1" t="s">
-        <v>22</v>
+        <v>948</v>
       </c>
       <c r="B620" s="1">
-        <v>37566</v>
+        <v>39301</v>
       </c>
       <c r="D620" t="s">
-        <v>23</v>
+        <v>851</v>
       </c>
     </row>
     <row r="621" spans="1:4">
       <c r="A621" s="1" t="s">
-        <v>24</v>
+        <v>949</v>
       </c>
       <c r="B621" s="1">
-        <v>37567</v>
+        <v>39302</v>
       </c>
       <c r="D621" t="s">
-        <v>25</v>
+        <v>936</v>
       </c>
     </row>
     <row r="622" spans="1:4">
       <c r="A622" s="1" t="s">
-        <v>26</v>
+        <v>950</v>
       </c>
       <c r="B622" s="1">
-        <v>37568</v>
+        <v>39303</v>
       </c>
       <c r="D622" t="s">
-        <v>29</v>
+        <v>938</v>
       </c>
     </row>
     <row r="623" spans="1:4">
       <c r="A623" s="1" t="s">
-        <v>28</v>
+        <v>951</v>
       </c>
       <c r="B623" s="1">
-        <v>37569</v>
+        <v>39308</v>
       </c>
       <c r="D623" t="s">
-        <v>27</v>
+        <v>853</v>
       </c>
     </row>
     <row r="624" spans="1:4">
       <c r="A624" s="1" t="s">
-        <v>30</v>
+        <v>952</v>
       </c>
       <c r="B624" s="1">
-        <v>37570</v>
+        <v>39309</v>
       </c>
       <c r="D624" t="s">
-        <v>51</v>
+        <v>855</v>
       </c>
     </row>
     <row r="625" spans="1:4">
       <c r="A625" s="1" t="s">
-        <v>31</v>
+        <v>953</v>
       </c>
       <c r="B625" s="1">
-        <v>37571</v>
+        <v>39318</v>
       </c>
       <c r="D625" t="s">
-        <v>18</v>
+        <v>861</v>
       </c>
     </row>
     <row r="626" spans="1:4">
       <c r="A626" s="1" t="s">
-        <v>33</v>
+        <v>954</v>
       </c>
       <c r="B626" s="1">
-        <v>37572</v>
+        <v>39319</v>
       </c>
       <c r="D626" t="s">
-        <v>34</v>
+        <v>863</v>
       </c>
     </row>
     <row r="627" spans="1:4">
       <c r="A627" s="1" t="s">
-        <v>35</v>
+        <v>955</v>
       </c>
       <c r="B627" s="1">
-        <v>37573</v>
+        <v>39320</v>
       </c>
       <c r="D627" t="s">
-        <v>99</v>
+        <v>865</v>
       </c>
     </row>
     <row r="628" spans="1:4">
       <c r="A628" s="1" t="s">
-        <v>36</v>
+        <v>956</v>
       </c>
       <c r="B628" s="1">
-        <v>37574</v>
+        <v>39321</v>
       </c>
       <c r="D628" t="s">
-        <v>14</v>
+        <v>867</v>
       </c>
     </row>
     <row r="629" spans="1:4">
       <c r="A629" s="1" t="s">
-        <v>38</v>
+        <v>957</v>
       </c>
       <c r="B629" s="1">
-        <v>37575</v>
+        <v>41010</v>
       </c>
       <c r="D629" t="s">
-        <v>18</v>
+        <v>873</v>
       </c>
     </row>
     <row r="630" spans="1:4">
       <c r="A630" s="1" t="s">
-        <v>39</v>
+        <v>958</v>
       </c>
       <c r="B630" s="1">
-        <v>37576</v>
+        <v>39322</v>
       </c>
       <c r="D630" t="s">
-        <v>25</v>
+        <v>890</v>
       </c>
     </row>
     <row r="631" spans="1:4">
       <c r="A631" s="1" t="s">
-        <v>40</v>
+        <v>959</v>
       </c>
       <c r="B631" s="1">
-        <v>37577</v>
+        <v>41011</v>
       </c>
       <c r="D631" t="s">
-        <v>41</v>
+        <v>851</v>
       </c>
     </row>
     <row r="632" spans="1:4">
       <c r="A632" s="1" t="s">
-        <v>42</v>
+        <v>960</v>
       </c>
       <c r="B632" s="1">
-        <v>37578</v>
+        <v>39323</v>
       </c>
       <c r="D632" t="s">
-        <v>14</v>
+        <v>893</v>
       </c>
     </row>
     <row r="633" spans="1:4">
       <c r="A633" s="1" t="s">
-        <v>43</v>
+        <v>961</v>
       </c>
       <c r="B633" s="1">
-        <v>37579</v>
+        <v>41014</v>
       </c>
       <c r="D633" t="s">
-        <v>14</v>
+        <v>876</v>
       </c>
     </row>
     <row r="634" spans="1:4">
       <c r="A634" s="1" t="s">
-        <v>44</v>
+        <v>962</v>
       </c>
       <c r="B634" s="1">
-        <v>37580</v>
+        <v>41015</v>
       </c>
       <c r="D634" t="s">
-        <v>18</v>
+        <v>878</v>
       </c>
     </row>
     <row r="635" spans="1:4">
       <c r="A635" s="1" t="s">
-        <v>45</v>
+        <v>963</v>
       </c>
       <c r="B635" s="1">
-        <v>37581</v>
+        <v>41018</v>
       </c>
       <c r="D635" t="s">
-        <v>99</v>
+        <v>853</v>
       </c>
     </row>
     <row r="636" spans="1:4">
       <c r="A636" s="1" t="s">
-        <v>46</v>
+        <v>964</v>
       </c>
       <c r="B636" s="1">
-        <v>37582</v>
+        <v>41019</v>
       </c>
       <c r="D636" t="s">
-        <v>34</v>
+        <v>855</v>
       </c>
     </row>
     <row r="637" spans="1:4">
       <c r="A637" s="1" t="s">
-        <v>48</v>
+        <v>965</v>
       </c>
       <c r="B637" s="1">
-        <v>37583</v>
+        <v>41024</v>
       </c>
       <c r="D637" t="s">
-        <v>18</v>
+        <v>966</v>
       </c>
     </row>
     <row r="638" spans="1:4">
       <c r="A638" s="1" t="s">
-        <v>49</v>
+        <v>967</v>
       </c>
       <c r="B638" s="1">
-        <v>37584</v>
+        <v>41025</v>
       </c>
       <c r="D638" t="s">
-        <v>99</v>
+        <v>968</v>
       </c>
     </row>
     <row r="639" spans="1:4">
       <c r="A639" s="1" t="s">
-        <v>50</v>
+        <v>969</v>
       </c>
       <c r="B639" s="1">
-        <v>37585</v>
+        <v>41028</v>
       </c>
       <c r="D639" t="s">
-        <v>16</v>
+        <v>861</v>
       </c>
     </row>
     <row r="640" spans="1:4">
       <c r="A640" s="1" t="s">
-        <v>52</v>
+        <v>970</v>
       </c>
       <c r="B640" s="1">
-        <v>37586</v>
+        <v>41029</v>
       </c>
       <c r="D640" t="s">
-        <v>23</v>
+        <v>863</v>
       </c>
     </row>
     <row r="641" spans="1:4">
       <c r="A641" s="1" t="s">
-        <v>53</v>
+        <v>971</v>
       </c>
       <c r="B641" s="1">
-        <v>37587</v>
+        <v>37560</v>
       </c>
       <c r="D641" t="s">
-        <v>20</v>
+        <v>972</v>
       </c>
     </row>
     <row r="642" spans="1:4">
       <c r="A642" s="1" t="s">
-        <v>54</v>
+        <v>973</v>
       </c>
       <c r="B642" s="1">
-        <v>37588</v>
+        <v>37561</v>
       </c>
       <c r="D642" t="s">
-        <v>12</v>
+        <v>974</v>
       </c>
     </row>
     <row r="643" spans="1:4">
       <c r="A643" s="1" t="s">
-        <v>55</v>
+        <v>975</v>
       </c>
       <c r="B643" s="1">
-        <v>37630</v>
+        <v>37562</v>
       </c>
       <c r="D643" t="s">
-        <v>56</v>
+        <v>976</v>
       </c>
     </row>
     <row r="644" spans="1:4">
       <c r="A644" s="1" t="s">
-        <v>57</v>
+        <v>977</v>
       </c>
       <c r="B644" s="1">
-        <v>37631</v>
+        <v>37563</v>
       </c>
       <c r="D644" t="s">
-        <v>87</v>
+        <v>978</v>
       </c>
     </row>
     <row r="645" spans="1:4">
       <c r="A645" s="1" t="s">
-        <v>59</v>
+        <v>979</v>
       </c>
       <c r="B645" s="1">
-        <v>37632</v>
+        <v>37564</v>
       </c>
       <c r="D645" t="s">
-        <v>75</v>
+        <v>980</v>
       </c>
     </row>
     <row r="646" spans="1:4">
       <c r="A646" s="1" t="s">
-        <v>61</v>
+        <v>981</v>
       </c>
       <c r="B646" s="1">
-        <v>37633</v>
+        <v>37565</v>
       </c>
       <c r="D646" t="s">
-        <v>62</v>
+        <v>972</v>
       </c>
     </row>
     <row r="647" spans="1:4">
       <c r="A647" s="1" t="s">
-        <v>63</v>
+        <v>982</v>
       </c>
       <c r="B647" s="1">
-        <v>37634</v>
+        <v>37566</v>
       </c>
       <c r="D647" t="s">
-        <v>97</v>
+        <v>980</v>
       </c>
     </row>
     <row r="648" spans="1:4">
       <c r="A648" s="1" t="s">
-        <v>65</v>
+        <v>983</v>
       </c>
       <c r="B648" s="1">
-        <v>37635</v>
+        <v>37567</v>
       </c>
       <c r="D648" t="s">
-        <v>56</v>
+        <v>984</v>
       </c>
     </row>
     <row r="649" spans="1:4">
       <c r="A649" s="1" t="s">
-        <v>67</v>
+        <v>985</v>
       </c>
       <c r="B649" s="1">
-        <v>37636</v>
+        <v>37568</v>
       </c>
       <c r="D649" t="s">
-        <v>64</v>
+        <v>986</v>
       </c>
     </row>
     <row r="650" spans="1:4">
       <c r="A650" s="1" t="s">
-        <v>68</v>
+        <v>987</v>
       </c>
       <c r="B650" s="1">
-        <v>37637</v>
+        <v>37569</v>
       </c>
       <c r="D650" t="s">
-        <v>103</v>
+        <v>986</v>
       </c>
     </row>
     <row r="651" spans="1:4">
       <c r="A651" s="1" t="s">
-        <v>70</v>
+        <v>988</v>
       </c>
       <c r="B651" s="1">
-        <v>37638</v>
+        <v>37570</v>
       </c>
       <c r="D651" t="s">
-        <v>73</v>
+        <v>976</v>
       </c>
     </row>
     <row r="652" spans="1:4">
       <c r="A652" s="1" t="s">
-        <v>72</v>
+        <v>989</v>
       </c>
       <c r="B652" s="1">
-        <v>37639</v>
+        <v>37571</v>
       </c>
       <c r="D652" t="s">
-        <v>73</v>
+        <v>978</v>
       </c>
     </row>
     <row r="653" spans="1:4">
       <c r="A653" s="1" t="s">
-        <v>74</v>
+        <v>990</v>
       </c>
       <c r="B653" s="1">
-        <v>37640</v>
+        <v>37572</v>
       </c>
       <c r="D653" t="s">
-        <v>60</v>
+        <v>991</v>
       </c>
     </row>
     <row r="654" spans="1:4">
       <c r="A654" s="1" t="s">
-        <v>76</v>
+        <v>992</v>
       </c>
       <c r="B654" s="1">
-        <v>37641</v>
+        <v>37573</v>
       </c>
       <c r="D654" t="s">
-        <v>62</v>
+        <v>972</v>
       </c>
     </row>
     <row r="655" spans="1:4">
       <c r="A655" s="1" t="s">
-        <v>78</v>
+        <v>993</v>
       </c>
       <c r="B655" s="1">
-        <v>37642</v>
+        <v>37574</v>
       </c>
       <c r="D655" t="s">
-        <v>79</v>
+        <v>974</v>
       </c>
     </row>
     <row r="656" spans="1:4">
       <c r="A656" s="1" t="s">
-        <v>80</v>
+        <v>994</v>
       </c>
       <c r="B656" s="1">
-        <v>37643</v>
+        <v>37575</v>
       </c>
       <c r="D656" t="s">
-        <v>56</v>
+        <v>978</v>
       </c>
     </row>
     <row r="657" spans="1:4">
       <c r="A657" s="1" t="s">
-        <v>81</v>
+        <v>995</v>
       </c>
       <c r="B657" s="1">
-        <v>37644</v>
+        <v>37576</v>
       </c>
       <c r="D657" t="s">
-        <v>87</v>
+        <v>984</v>
       </c>
     </row>
     <row r="658" spans="1:4">
       <c r="A658" s="1" t="s">
-        <v>82</v>
+        <v>996</v>
       </c>
       <c r="B658" s="1">
-        <v>37645</v>
+        <v>37577</v>
       </c>
       <c r="D658" t="s">
-        <v>62</v>
+        <v>997</v>
       </c>
     </row>
     <row r="659" spans="1:4">
       <c r="A659" s="1" t="s">
-        <v>83</v>
+        <v>998</v>
       </c>
       <c r="B659" s="1">
-        <v>37646</v>
+        <v>37578</v>
       </c>
       <c r="D659" t="s">
-        <v>69</v>
+        <v>974</v>
       </c>
     </row>
     <row r="660" spans="1:4">
       <c r="A660" s="1" t="s">
-        <v>84</v>
+        <v>999</v>
       </c>
       <c r="B660" s="1">
-        <v>37647</v>
+        <v>37579</v>
       </c>
       <c r="D660" t="s">
-        <v>102</v>
+        <v>974</v>
       </c>
     </row>
     <row r="661" spans="1:4">
       <c r="A661" s="1" t="s">
-        <v>86</v>
+        <v>1000</v>
       </c>
       <c r="B661" s="1">
-        <v>37648</v>
+        <v>37580</v>
       </c>
       <c r="D661" t="s">
-        <v>58</v>
+        <v>978</v>
       </c>
     </row>
     <row r="662" spans="1:4">
       <c r="A662" s="1" t="s">
-        <v>88</v>
+        <v>1001</v>
       </c>
       <c r="B662" s="1">
-        <v>37649</v>
+        <v>37581</v>
       </c>
       <c r="D662" t="s">
-        <v>58</v>
+        <v>972</v>
       </c>
     </row>
     <row r="663" spans="1:4">
       <c r="A663" s="1" t="s">
-        <v>89</v>
+        <v>1002</v>
       </c>
       <c r="B663" s="1">
-        <v>37650</v>
+        <v>37582</v>
       </c>
       <c r="D663" t="s">
-        <v>77</v>
+        <v>991</v>
       </c>
     </row>
     <row r="664" spans="1:4">
       <c r="A664" s="1" t="s">
-        <v>90</v>
+        <v>1003</v>
       </c>
       <c r="B664" s="1">
-        <v>37651</v>
+        <v>37583</v>
       </c>
       <c r="D664" t="s">
-        <v>56</v>
+        <v>978</v>
       </c>
     </row>
     <row r="665" spans="1:4">
       <c r="A665" s="1" t="s">
-        <v>91</v>
+        <v>1004</v>
       </c>
       <c r="B665" s="1">
-        <v>37652</v>
+        <v>37584</v>
       </c>
       <c r="D665" t="s">
-        <v>79</v>
+        <v>972</v>
       </c>
     </row>
     <row r="666" spans="1:4">
       <c r="A666" s="1" t="s">
-        <v>92</v>
+        <v>1005</v>
       </c>
       <c r="B666" s="1">
-        <v>37653</v>
+        <v>37585</v>
       </c>
       <c r="D666" t="s">
-        <v>77</v>
+        <v>976</v>
       </c>
     </row>
     <row r="667" spans="1:4">
       <c r="A667" s="1" t="s">
-        <v>93</v>
+        <v>1006</v>
       </c>
       <c r="B667" s="1">
-        <v>37654</v>
+        <v>37586</v>
       </c>
       <c r="D667" t="s">
-        <v>56</v>
+        <v>980</v>
       </c>
     </row>
     <row r="668" spans="1:4">
       <c r="A668" s="1" t="s">
-        <v>94</v>
+        <v>1007</v>
       </c>
       <c r="B668" s="1">
-        <v>37655</v>
+        <v>37587</v>
       </c>
       <c r="D668" t="s">
-        <v>75</v>
+        <v>980</v>
       </c>
     </row>
     <row r="669" spans="1:4">
       <c r="A669" s="1" t="s">
-        <v>95</v>
+        <v>1008</v>
       </c>
       <c r="B669" s="1">
-        <v>37656</v>
+        <v>37588</v>
       </c>
       <c r="D669" t="s">
-        <v>97</v>
+        <v>972</v>
       </c>
     </row>
     <row r="670" spans="1:4">
       <c r="A670" s="1" t="s">
-        <v>96</v>
+        <v>1009</v>
       </c>
       <c r="B670" s="1">
-        <v>37657</v>
+        <v>37630</v>
       </c>
       <c r="D670" t="s">
-        <v>64</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="671" spans="1:4">
       <c r="A671" s="1" t="s">
-        <v>98</v>
+        <v>1011</v>
       </c>
       <c r="B671" s="1">
-        <v>37658</v>
+        <v>37631</v>
       </c>
       <c r="D671" t="s">
-        <v>56</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="672" spans="1:4">
       <c r="A672" s="1" t="s">
-        <v>11</v>
+        <v>1013</v>
       </c>
       <c r="B672" s="1">
-        <v>37560</v>
+        <v>37632</v>
       </c>
       <c r="D672" t="s">
-        <v>12</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="673" spans="1:4">
       <c r="A673" s="1" t="s">
-        <v>13</v>
+        <v>1015</v>
       </c>
       <c r="B673" s="1">
-        <v>37561</v>
+        <v>37633</v>
       </c>
       <c r="D673" t="s">
-        <v>14</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="674" spans="1:4">
       <c r="A674" s="1" t="s">
-        <v>15</v>
+        <v>1017</v>
       </c>
       <c r="B674" s="1">
-        <v>37562</v>
+        <v>37634</v>
       </c>
       <c r="D674" t="s">
-        <v>51</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="675" spans="1:4">
       <c r="A675" s="1" t="s">
-        <v>17</v>
+        <v>1019</v>
       </c>
       <c r="B675" s="1">
-        <v>37563</v>
+        <v>37635</v>
       </c>
       <c r="D675" t="s">
-        <v>18</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="676" spans="1:4">
       <c r="A676" s="1" t="s">
-        <v>19</v>
+        <v>1020</v>
       </c>
       <c r="B676" s="1">
-        <v>37564</v>
+        <v>37636</v>
       </c>
       <c r="D676" t="s">
-        <v>20</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="677" spans="1:4">
       <c r="A677" s="1" t="s">
-        <v>21</v>
+        <v>1021</v>
       </c>
       <c r="B677" s="1">
-        <v>37565</v>
+        <v>37637</v>
       </c>
       <c r="D677" t="s">
-        <v>99</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="678" spans="1:4">
       <c r="A678" s="1" t="s">
-        <v>22</v>
+        <v>1023</v>
       </c>
       <c r="B678" s="1">
-        <v>37566</v>
+        <v>37638</v>
       </c>
       <c r="D678" t="s">
-        <v>23</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="679" spans="1:4">
       <c r="A679" s="1" t="s">
-        <v>24</v>
+        <v>1025</v>
       </c>
       <c r="B679" s="1">
-        <v>37567</v>
+        <v>37639</v>
       </c>
       <c r="D679" t="s">
-        <v>25</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="680" spans="1:4">
       <c r="A680" s="1" t="s">
-        <v>26</v>
+        <v>1026</v>
       </c>
       <c r="B680" s="1">
-        <v>37568</v>
+        <v>37640</v>
       </c>
       <c r="D680" t="s">
-        <v>29</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="681" spans="1:4">
       <c r="A681" s="1" t="s">
-        <v>28</v>
+        <v>1027</v>
       </c>
       <c r="B681" s="1">
-        <v>37569</v>
+        <v>37641</v>
       </c>
       <c r="D681" t="s">
-        <v>29</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="682" spans="1:4">
       <c r="A682" s="1" t="s">
-        <v>30</v>
+        <v>1028</v>
       </c>
       <c r="B682" s="1">
-        <v>37570</v>
+        <v>37642</v>
       </c>
       <c r="D682" t="s">
-        <v>16</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="683" spans="1:4">
       <c r="A683" s="1" t="s">
-        <v>31</v>
+        <v>1030</v>
       </c>
       <c r="B683" s="1">
-        <v>37571</v>
+        <v>37643</v>
       </c>
       <c r="D683" t="s">
-        <v>32</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="684" spans="1:4">
       <c r="A684" s="1" t="s">
-        <v>33</v>
+        <v>1031</v>
       </c>
       <c r="B684" s="1">
-        <v>37572</v>
+        <v>37644</v>
       </c>
       <c r="D684" t="s">
-        <v>47</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="685" spans="1:4">
       <c r="A685" s="1" t="s">
-        <v>35</v>
+        <v>1032</v>
       </c>
       <c r="B685" s="1">
-        <v>37573</v>
+        <v>37645</v>
       </c>
       <c r="D685" t="s">
-        <v>12</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="686" spans="1:4">
       <c r="A686" s="1" t="s">
-        <v>36</v>
+        <v>1033</v>
       </c>
       <c r="B686" s="1">
-        <v>37574</v>
+        <v>37646</v>
       </c>
       <c r="D686" t="s">
-        <v>37</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="687" spans="1:4">
       <c r="A687" s="1" t="s">
-        <v>38</v>
+        <v>1034</v>
       </c>
       <c r="B687" s="1">
-        <v>37575</v>
+        <v>37647</v>
       </c>
       <c r="D687" t="s">
-        <v>32</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="688" spans="1:4">
       <c r="A688" s="1" t="s">
-        <v>39</v>
+        <v>1036</v>
       </c>
       <c r="B688" s="1">
-        <v>37576</v>
+        <v>37648</v>
       </c>
       <c r="D688" t="s">
-        <v>25</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="689" spans="1:4">
       <c r="A689" s="1" t="s">
-        <v>40</v>
+        <v>1037</v>
       </c>
       <c r="B689" s="1">
-        <v>37577</v>
+        <v>37649</v>
       </c>
       <c r="D689" t="s">
-        <v>41</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="690" spans="1:4">
       <c r="A690" s="1" t="s">
-        <v>42</v>
+        <v>1038</v>
       </c>
       <c r="B690" s="1">
-        <v>37578</v>
+        <v>37650</v>
       </c>
       <c r="D690" t="s">
-        <v>37</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="691" spans="1:4">
       <c r="A691" s="1" t="s">
-        <v>43</v>
+        <v>1039</v>
       </c>
       <c r="B691" s="1">
-        <v>37579</v>
+        <v>37651</v>
       </c>
       <c r="D691" t="s">
-        <v>37</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="692" spans="1:4">
       <c r="A692" s="1" t="s">
-        <v>44</v>
+        <v>1040</v>
       </c>
       <c r="B692" s="1">
-        <v>37580</v>
+        <v>37652</v>
       </c>
       <c r="D692" t="s">
-        <v>18</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="693" spans="1:4">
       <c r="A693" s="1" t="s">
-        <v>45</v>
+        <v>1041</v>
       </c>
       <c r="B693" s="1">
-        <v>37581</v>
+        <v>37653</v>
       </c>
       <c r="D693" t="s">
-        <v>99</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="694" spans="1:4">
       <c r="A694" s="1" t="s">
-        <v>46</v>
+        <v>1042</v>
       </c>
       <c r="B694" s="1">
-        <v>37582</v>
+        <v>37654</v>
       </c>
       <c r="D694" t="s">
-        <v>47</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="695" spans="1:4">
       <c r="A695" s="1" t="s">
-        <v>48</v>
+        <v>1043</v>
       </c>
       <c r="B695" s="1">
-        <v>37583</v>
+        <v>37655</v>
       </c>
       <c r="D695" t="s">
-        <v>18</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="696" spans="1:4">
       <c r="A696" s="1" t="s">
-        <v>49</v>
+        <v>1044</v>
       </c>
       <c r="B696" s="1">
-        <v>37584</v>
+        <v>37656</v>
       </c>
       <c r="D696" t="s">
-        <v>99</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="697" spans="1:4">
       <c r="A697" s="1" t="s">
-        <v>50</v>
+        <v>1045</v>
       </c>
       <c r="B697" s="1">
-        <v>37585</v>
+        <v>37657</v>
       </c>
       <c r="D697" t="s">
-        <v>51</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="698" spans="1:4">
       <c r="A698" s="1" t="s">
-        <v>52</v>
+        <v>1046</v>
       </c>
       <c r="B698" s="1">
-        <v>37586</v>
+        <v>37658</v>
       </c>
       <c r="D698" t="s">
-        <v>20</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="699" spans="1:4">
       <c r="A699" s="1" t="s">
-        <v>53</v>
+        <v>580</v>
       </c>
       <c r="B699" s="1">
-        <v>37587</v>
+        <v>40254</v>
       </c>
       <c r="D699" t="s">
-        <v>23</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="700" spans="1:4">
       <c r="A700" s="1" t="s">
-        <v>54</v>
+        <v>582</v>
       </c>
       <c r="B700" s="1">
-        <v>37588</v>
+        <v>40258</v>
       </c>
       <c r="D700" t="s">
-        <v>12</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="701" spans="1:4">
       <c r="A701" s="1" t="s">
-        <v>55</v>
+        <v>584</v>
       </c>
       <c r="B701" s="1">
-        <v>37630</v>
+        <v>40259</v>
       </c>
       <c r="D701" t="s">
-        <v>66</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="702" spans="1:4">
       <c r="A702" s="1" t="s">
-        <v>57</v>
+        <v>586</v>
       </c>
       <c r="B702" s="1">
-        <v>37631</v>
+        <v>40260</v>
       </c>
       <c r="D702" t="s">
-        <v>58</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="703" spans="1:4">
       <c r="A703" s="1" t="s">
-        <v>59</v>
+        <v>588</v>
       </c>
       <c r="B703" s="1">
-        <v>37632</v>
+        <v>40261</v>
       </c>
       <c r="D703" t="s">
-        <v>60</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="704" spans="1:4">
       <c r="A704" s="1" t="s">
-        <v>61</v>
+        <v>590</v>
       </c>
       <c r="B704" s="1">
-        <v>37633</v>
+        <v>40262</v>
       </c>
       <c r="D704" t="s">
-        <v>62</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="705" spans="1:4">
       <c r="A705" s="1" t="s">
-        <v>63</v>
+        <v>1053</v>
       </c>
       <c r="B705" s="1">
-        <v>37634</v>
+        <v>40341</v>
       </c>
       <c r="D705" t="s">
-        <v>97</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="706" spans="1:4">
       <c r="A706" s="1" t="s">
-        <v>65</v>
+        <v>1055</v>
       </c>
       <c r="B706" s="1">
-        <v>37635</v>
+        <v>40342</v>
       </c>
       <c r="D706" t="s">
-        <v>66</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="707" spans="1:4">
       <c r="A707" s="1" t="s">
-        <v>67</v>
+        <v>1057</v>
       </c>
       <c r="B707" s="1">
-        <v>37636</v>
+        <v>40343</v>
       </c>
       <c r="D707" t="s">
-        <v>64</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="708" spans="1:4">
       <c r="A708" s="1" t="s">
-        <v>68</v>
+        <v>1059</v>
       </c>
       <c r="B708" s="1">
-        <v>37637</v>
+        <v>40344</v>
       </c>
       <c r="D708" t="s">
-        <v>103</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="709" spans="1:4">
       <c r="A709" s="1" t="s">
-        <v>70</v>
+        <v>1061</v>
       </c>
       <c r="B709" s="1">
-        <v>37638</v>
+        <v>40345</v>
       </c>
       <c r="D709" t="s">
-        <v>71</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="710" spans="1:4">
       <c r="A710" s="1" t="s">
-        <v>72</v>
+        <v>1063</v>
       </c>
       <c r="B710" s="1">
-        <v>37639</v>
+        <v>40346</v>
       </c>
       <c r="D710" t="s">
-        <v>71</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="711" spans="1:4">
       <c r="A711" s="1" t="s">
-        <v>74</v>
+        <v>1065</v>
       </c>
       <c r="B711" s="1">
-        <v>37640</v>
+        <v>40347</v>
       </c>
       <c r="D711" t="s">
-        <v>60</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="712" spans="1:4">
       <c r="A712" s="1" t="s">
-        <v>76</v>
+        <v>1067</v>
       </c>
       <c r="B712" s="1">
-        <v>37641</v>
+        <v>40348</v>
       </c>
       <c r="D712" t="s">
-        <v>77</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="713" spans="1:4">
       <c r="A713" s="1" t="s">
-        <v>78</v>
+        <v>1069</v>
       </c>
       <c r="B713" s="1">
-        <v>37642</v>
+        <v>40349</v>
       </c>
       <c r="D713" t="s">
-        <v>104</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="714" spans="1:4">
       <c r="A714" s="1" t="s">
-        <v>80</v>
+        <v>1071</v>
       </c>
       <c r="B714" s="1">
-        <v>37643</v>
+        <v>40340</v>
       </c>
       <c r="D714" t="s">
-        <v>66</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="715" spans="1:4">
       <c r="A715" s="1" t="s">
-        <v>81</v>
+        <v>580</v>
       </c>
       <c r="B715" s="1">
-        <v>37644</v>
+        <v>40254</v>
       </c>
       <c r="D715" t="s">
-        <v>58</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="716" spans="1:4">
       <c r="A716" s="1" t="s">
-        <v>82</v>
+        <v>582</v>
       </c>
       <c r="B716" s="1">
-        <v>37645</v>
+        <v>40258</v>
       </c>
       <c r="D716" t="s">
-        <v>77</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="717" spans="1:4">
       <c r="A717" s="1" t="s">
-        <v>83</v>
+        <v>584</v>
       </c>
       <c r="B717" s="1">
-        <v>37646</v>
+        <v>40259</v>
       </c>
       <c r="D717" t="s">
-        <v>103</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="718" spans="1:4">
       <c r="A718" s="1" t="s">
-        <v>84</v>
+        <v>586</v>
       </c>
       <c r="B718" s="1">
-        <v>37647</v>
+        <v>40260</v>
       </c>
       <c r="D718" t="s">
-        <v>85</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="719" spans="1:4">
       <c r="A719" s="1" t="s">
-        <v>86</v>
+        <v>588</v>
       </c>
       <c r="B719" s="1">
-        <v>37648</v>
+        <v>40261</v>
       </c>
       <c r="D719" t="s">
-        <v>87</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="720" spans="1:4">
       <c r="A720" s="1" t="s">
-        <v>88</v>
+        <v>590</v>
       </c>
       <c r="B720" s="1">
-        <v>37649</v>
+        <v>40262</v>
       </c>
       <c r="D720" t="s">
-        <v>58</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="721" spans="1:4">
       <c r="A721" s="1" t="s">
-        <v>89</v>
+        <v>1079</v>
       </c>
       <c r="B721" s="1">
-        <v>37650</v>
+        <v>40390</v>
       </c>
       <c r="D721" t="s">
-        <v>77</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="722" spans="1:4">
       <c r="A722" s="1" t="s">
-        <v>90</v>
+        <v>1081</v>
       </c>
       <c r="B722" s="1">
-        <v>37651</v>
+        <v>40391</v>
       </c>
       <c r="D722" t="s">
-        <v>56</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="723" spans="1:4">
       <c r="A723" s="1" t="s">
-        <v>91</v>
+        <v>1083</v>
       </c>
       <c r="B723" s="1">
-        <v>37652</v>
+        <v>40392</v>
       </c>
       <c r="D723" t="s">
-        <v>79</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="724" spans="1:4">
       <c r="A724" s="1" t="s">
-        <v>92</v>
+        <v>1085</v>
       </c>
       <c r="B724" s="1">
-        <v>37653</v>
+        <v>40394</v>
       </c>
       <c r="D724" t="s">
-        <v>77</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="725" spans="1:4">
       <c r="A725" s="1" t="s">
-        <v>93</v>
+        <v>1087</v>
       </c>
       <c r="B725" s="1">
-        <v>37654</v>
+        <v>40395</v>
       </c>
       <c r="D725" t="s">
-        <v>56</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="726" spans="1:4">
       <c r="A726" s="1" t="s">
-        <v>94</v>
+        <v>1089</v>
       </c>
       <c r="B726" s="1">
-        <v>37655</v>
+        <v>40393</v>
       </c>
       <c r="D726" t="s">
-        <v>75</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="727" spans="1:4">
       <c r="A727" s="1" t="s">
-        <v>95</v>
+        <v>1091</v>
       </c>
       <c r="B727" s="1">
-        <v>37656</v>
+        <v>40123</v>
       </c>
       <c r="D727" t="s">
-        <v>97</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="728" spans="1:4">
       <c r="A728" s="1" t="s">
-        <v>96</v>
+        <v>1093</v>
       </c>
       <c r="B728" s="1">
-        <v>37657</v>
+        <v>40132</v>
       </c>
       <c r="D728" t="s">
-        <v>64</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="729" spans="1:4">
       <c r="A729" s="1" t="s">
-        <v>98</v>
+        <v>1095</v>
       </c>
       <c r="B729" s="1">
-        <v>37658</v>
+        <v>40133</v>
       </c>
       <c r="D729" t="s">
-        <v>56</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="730" spans="1:4">
       <c r="A730" s="1" t="s">
-        <v>105</v>
+        <v>1097</v>
       </c>
       <c r="B730" s="1">
-        <v>37500</v>
+        <v>40221</v>
       </c>
       <c r="D730" t="s">
-        <v>25</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="731" spans="1:4">
       <c r="A731" s="1" t="s">
-        <v>106</v>
+        <v>1099</v>
       </c>
       <c r="B731" s="1">
-        <v>37501</v>
+        <v>40222</v>
       </c>
       <c r="D731" t="s">
-        <v>107</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="732" spans="1:4">
       <c r="A732" s="1" t="s">
-        <v>108</v>
+        <v>1101</v>
       </c>
       <c r="B732" s="1">
-        <v>37502</v>
+        <v>40223</v>
       </c>
       <c r="D732" t="s">
-        <v>14</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="733" spans="1:4">
       <c r="A733" s="1" t="s">
-        <v>109</v>
+        <v>1103</v>
       </c>
       <c r="B733" s="1">
-        <v>37503</v>
+        <v>40224</v>
       </c>
       <c r="D733" t="s">
-        <v>87</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="734" spans="1:4">
       <c r="A734" s="1" t="s">
-        <v>110</v>
+        <v>1105</v>
       </c>
       <c r="B734" s="1">
-        <v>37508</v>
+        <v>40225</v>
       </c>
       <c r="D734" t="s">
-        <v>111</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="735" spans="1:4">
       <c r="A735" s="1" t="s">
-        <v>112</v>
+        <v>1107</v>
       </c>
       <c r="B735" s="1">
-        <v>37509</v>
+        <v>40226</v>
       </c>
       <c r="D735" t="s">
-        <v>104</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="736" spans="1:4">
       <c r="A736" s="1" t="s">
-        <v>113</v>
+        <v>1109</v>
       </c>
       <c r="B736" s="1">
-        <v>37514</v>
+        <v>40241</v>
       </c>
       <c r="D736" t="s">
-        <v>41</v>
+        <v>1110</v>
       </c>
     </row>
     <row r="737" spans="1:4">
       <c r="A737" s="1" t="s">
-        <v>114</v>
+        <v>1111</v>
       </c>
       <c r="B737" s="1">
-        <v>37515</v>
+        <v>40242</v>
       </c>
       <c r="D737" t="s">
-        <v>115</v>
+        <v>1112</v>
       </c>
     </row>
     <row r="738" spans="1:4">
       <c r="A738" s="1" t="s">
-        <v>116</v>
+        <v>1113</v>
       </c>
       <c r="B738" s="1">
-        <v>37518</v>
+        <v>40243</v>
       </c>
       <c r="D738" t="s">
-        <v>117</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="739" spans="1:4">
       <c r="A739" s="1" t="s">
-        <v>118</v>
+        <v>1115</v>
       </c>
       <c r="B739" s="1">
-        <v>37519</v>
+        <v>40244</v>
       </c>
       <c r="D739" t="s">
-        <v>66</v>
-[...58035 lines deleted...]
-        <v>964</v>
+        <v>1116</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">