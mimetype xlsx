--- v1 (2026-04-09)
+++ v2 (2026-05-27)
@@ -12,475 +12,640 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1117">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1143">
   <si>
     <t>EAN13</t>
   </si>
   <si>
     <t>Referencia</t>
   </si>
   <si>
     <t>Cantidad</t>
   </si>
   <si>
     <t>Nombre</t>
   </si>
   <si>
     <t xml:space="preserve">8412497118014 </t>
   </si>
   <si>
     <t>SOLID - No - 630 - JET BLACK</t>
   </si>
   <si>
+    <t xml:space="preserve">8412497116607 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 510 - DUSK BLUE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497116614 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 510 - MIDNIGHT GREEN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497116621 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 510 - BURGUNDY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497116638 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 510 - AMETHYST PURPLE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497116645 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 510 - BLOSSOM PINK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497116652 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 510 - PAPAYA ORANGE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497116669 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 510 - SAFFRON YELLOW</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497116676 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 510 - APPLE GREEN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497116683 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 510 - LAVENDER</t>
+  </si>
+  <si>
     <t xml:space="preserve">8412497116911 </t>
   </si>
   <si>
     <t>SOLID - No - 510 - ULTRAMARINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497116935 </t>
   </si>
   <si>
     <t>SOLID - No - 510 - JADE GREEN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497116942 </t>
   </si>
   <si>
     <t>SOLID - No - 510 - AMBER YELLOW</t>
   </si>
   <si>
     <t xml:space="preserve">8412497116959 </t>
   </si>
   <si>
     <t>SOLID - No - 510 - RASPBERRY PINK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497117918 </t>
   </si>
   <si>
     <t>SOLID - No - 630 - ULTRAMARINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497117932 </t>
   </si>
   <si>
     <t>SOLID - No - 630 - JADE GREEN</t>
   </si>
   <si>
+    <t xml:space="preserve">8412497117949 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 630 - AMBER YELLOW</t>
+  </si>
+  <si>
     <t xml:space="preserve">8412497117956 </t>
   </si>
   <si>
     <t>SOLID - No - 630 - RASPBERRY PINK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497118250 </t>
   </si>
   <si>
     <t>SOLID - No - 510 - JET BLACK</t>
   </si>
   <si>
+    <t xml:space="preserve">8412497118656 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 630</t>
+  </si>
+  <si>
     <t xml:space="preserve">8412497118663 </t>
   </si>
   <si>
     <t>SOLID - No - 630 - COLOR JUNGLE</t>
   </si>
   <si>
+    <t xml:space="preserve">8412497118953 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 510</t>
+  </si>
+  <si>
     <t xml:space="preserve">8412497118960 </t>
   </si>
   <si>
     <t>SOLID - No - 510 - COLOR JUNGLE</t>
   </si>
   <si>
-    <t xml:space="preserve">8412497119813 </t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">8412497119820 </t>
   </si>
   <si>
     <t>SOLID - No - 510 - BLUE IRISES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497119844 </t>
   </si>
   <si>
     <t>SOLID - No - 510 - OCEAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497119851 </t>
   </si>
   <si>
     <t>SOLID - No - 510 - NIGHT FOREST</t>
   </si>
   <si>
+    <t xml:space="preserve">8412497120994 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 630 - PASTEL PEACH</t>
+  </si>
+  <si>
     <t xml:space="preserve">8412497119875 </t>
   </si>
   <si>
     <t>SOLID - No - 510 - BLACK MARBLE</t>
   </si>
   <si>
+    <t xml:space="preserve">8412497121700 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 510 - BLUE HIBISCUS</t>
+  </si>
+  <si>
     <t xml:space="preserve">8412497119882 </t>
   </si>
   <si>
     <t>SOLID - No - 510 - PINK BLOOM</t>
   </si>
   <si>
+    <t xml:space="preserve">8412497121717 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 510 - TROPICAL BLOOM</t>
+  </si>
+  <si>
     <t xml:space="preserve">8412497119899 </t>
   </si>
   <si>
     <t>SOLID - No - 510 - ZEN</t>
   </si>
   <si>
+    <t xml:space="preserve">8412497121724 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 510 - GRAY BOUQUET</t>
+  </si>
+  <si>
     <t xml:space="preserve">8412497119912 </t>
   </si>
   <si>
     <t>SOLID - No - 510 - RAINBOW</t>
   </si>
   <si>
+    <t xml:space="preserve">8412497121748 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 510 - AUTUMN</t>
+  </si>
+  <si>
     <t xml:space="preserve">8412497119929 </t>
   </si>
   <si>
     <t>SOLID - No - 510 - WHITE</t>
   </si>
   <si>
+    <t xml:space="preserve">8412497121762 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 510 - TROPICAL</t>
+  </si>
+  <si>
     <t xml:space="preserve">8412497119936 </t>
   </si>
   <si>
     <t>SOLID - No - 510 - GREY</t>
   </si>
   <si>
+    <t xml:space="preserve">8412497121779 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 510 - COTTON</t>
+  </si>
+  <si>
     <t xml:space="preserve">8412497119943 </t>
   </si>
   <si>
     <t>SOLID - No - 510 - STONE BLUE</t>
   </si>
   <si>
+    <t xml:space="preserve">8412497121809 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 630 - BLUE HIBISCUS</t>
+  </si>
+  <si>
     <t xml:space="preserve">8412497119950 </t>
   </si>
   <si>
     <t>SOLID - No - 510 - OLIVE GREEN</t>
   </si>
   <si>
+    <t xml:space="preserve">8412497121816 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 630 - TROPICAL BLOOM</t>
+  </si>
+  <si>
     <t xml:space="preserve">8412497119967 </t>
   </si>
   <si>
     <t>SOLID - No - 510 - FIREBRICK RED</t>
   </si>
   <si>
+    <t xml:space="preserve">8412497121823 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 630 - GRAY BOUQUET</t>
+  </si>
+  <si>
     <t xml:space="preserve">8412497119974 </t>
   </si>
   <si>
     <t>SOLID - No - 510 - LIGHT YELLOW</t>
   </si>
   <si>
+    <t xml:space="preserve">8412497121830 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 630 - BLUE GARDEN</t>
+  </si>
+  <si>
     <t xml:space="preserve">8412497119981 </t>
   </si>
   <si>
     <t>SOLID - No - 510 - MINT</t>
   </si>
   <si>
+    <t xml:space="preserve">8412497121847 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 630 - AUTUMN</t>
+  </si>
+  <si>
     <t xml:space="preserve">8412497119998 </t>
   </si>
   <si>
     <t>SOLID - No - 510 - PASTEL PEACH</t>
   </si>
   <si>
+    <t xml:space="preserve">8412497121861 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 630 - TROPICAL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497120604 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 630 - DUSK BLUE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497121878 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 630 - COTTON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497120611 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 630 - MIDNIGHT GREEN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497120628 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 630 - BURGUNDY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497120635 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 630 - AMETHYST PURPLE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497377008 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497377015 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497377022 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497377039 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497377053 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497377060 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497377077 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497377084 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497120642 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 630 - BLOSSOM PINK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497120659 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 630 - PAPAYA ORANGE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497120666 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 630 - SAFFRON YELLOW</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497120673 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 630 - APPLE GREEN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497120680 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 630 - LAVENDER</t>
+  </si>
+  <si>
     <t xml:space="preserve">8412497120819 </t>
   </si>
   <si>
     <t>SOLID - No - 630 - SUN GARDEN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497120826 </t>
   </si>
   <si>
     <t>SOLID - No - 630 - BLUE IRISES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497120840 </t>
   </si>
   <si>
     <t>SOLID - No - 630 - OCEAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497120857 </t>
   </si>
   <si>
     <t>SOLID - No - 630 - NIGHT FOREST</t>
   </si>
   <si>
     <t xml:space="preserve">8412497120871 </t>
   </si>
   <si>
     <t>SOLID - No - 630 - BLACK MARBLE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497120888 </t>
   </si>
   <si>
     <t>SOLID - No - 630 - PINK BLOOM</t>
   </si>
   <si>
     <t xml:space="preserve">8412497120895 </t>
   </si>
   <si>
     <t>SOLID - No - 630 - ZEN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497120918 </t>
   </si>
   <si>
     <t>SOLID - No - 630 - RAINBOW</t>
   </si>
   <si>
+    <t xml:space="preserve">8412497120925 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 630 - WHITE</t>
+  </si>
+  <si>
     <t xml:space="preserve">8412497120932 </t>
   </si>
   <si>
     <t>SOLID - No - 630 - GREY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497120949 </t>
   </si>
   <si>
     <t>SOLID - No - 630 - STONE BLUE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497120956 </t>
   </si>
   <si>
     <t>SOLID - No - 630 - OLIVE GREEN</t>
   </si>
   <si>
+    <t xml:space="preserve">8412497120963 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 630 - FIREBRICK RED</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497120970 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 630 - LIGHT YELLOW</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497120987 </t>
+  </si>
+  <si>
+    <t>SOLID - No - 630 - MINT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497401741 </t>
+  </si>
+  <si>
+    <t>SOLID - Si - 630 - SLATE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497401758 </t>
+  </si>
+  <si>
+    <t>SOLID - Si - 630 - CHERRY RED</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497401765 </t>
+  </si>
+  <si>
+    <t>SOLID - Si - 630 - DUSK BLUE</t>
+  </si>
+  <si>
     <t xml:space="preserve">8412497401680 </t>
   </si>
   <si>
     <t>SOLID - Si - 630 - CLASH</t>
   </si>
   <si>
-    <t xml:space="preserve">8412497120963 </t>
-[...2 lines deleted...]
-    <t>SOLID - No - 630 - FIREBRICK RED</t>
+    <t xml:space="preserve">8412497401772 </t>
+  </si>
+  <si>
+    <t>SOLID - Si - 630 - ORANGE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497401697 </t>
   </si>
   <si>
     <t>SOLID - Si - 630 - WAVES</t>
   </si>
   <si>
-    <t xml:space="preserve">8412497120970 </t>
-[...2 lines deleted...]
-    <t>SOLID - No - 630 - LIGHT YELLOW</t>
+    <t xml:space="preserve">8412497401789 </t>
+  </si>
+  <si>
+    <t>SOLID - Si - 510 - CLASH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497401796 </t>
+  </si>
+  <si>
+    <t>SOLID - Si - 510 - WAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497401703 </t>
   </si>
   <si>
     <t>SOLID - Si - 630 - COLOR NATURE</t>
   </si>
   <si>
-    <t xml:space="preserve">8412497120987 </t>
-[...8 lines deleted...]
-    <t>SOLID - No - 630 - PASTEL PEACH</t>
+    <t xml:space="preserve">8412497401802 </t>
+  </si>
+  <si>
+    <t>SOLID - Si - 510 - COLOR NATURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497401710 </t>
   </si>
   <si>
     <t>SOLID - Si - 630 - TREE BRANCHES</t>
   </si>
   <si>
-    <t xml:space="preserve">8412497121700 </t>
-[...8 lines deleted...]
-    <t>SOLID - No - 510 - TROPICAL BLOOM</t>
+    <t xml:space="preserve">8412497401819 </t>
+  </si>
+  <si>
+    <t>SOLID - Si - 510 - TREE BRANCHES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497401727 </t>
   </si>
   <si>
     <t>SOLID - Si - 630 - BLUE WIND</t>
   </si>
   <si>
-    <t xml:space="preserve">8412497121724 </t>
-[...8 lines deleted...]
-    <t>SOLID - No - 630 - BLUE HIBISCUS</t>
+    <t xml:space="preserve">8412497401826 </t>
+  </si>
+  <si>
+    <t>SOLID - Si - 510 - BLUE WIND</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497401833 </t>
+  </si>
+  <si>
+    <t>SOLID - Si - 510 - AMBER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497401734 </t>
   </si>
   <si>
     <t>SOLID - Si - 630 - AMBER</t>
   </si>
   <si>
-    <t xml:space="preserve">8412497121816 </t>
-[...97 lines deleted...]
-  <si>
     <t xml:space="preserve">8412497401840 </t>
   </si>
   <si>
     <t>SOLID - Si - 510 - SLATE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497401857 </t>
   </si>
   <si>
     <t>SOLID - Si - 510 - CHERRY RED</t>
   </si>
   <si>
     <t xml:space="preserve">8412497401864 </t>
   </si>
   <si>
     <t>SOLID - Si - 510 - DUSK BLUE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497401871 </t>
   </si>
   <si>
     <t>SOLID - Si - 510 - ORANGE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497401925 </t>
@@ -509,1293 +674,1152 @@
   <si>
     <t xml:space="preserve">8412497402120 </t>
   </si>
   <si>
     <t>SOLID - No - 850 - JET BLACK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497402137 </t>
   </si>
   <si>
     <t>SOLID - No - 850 - ULTRAMARINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497402151 </t>
   </si>
   <si>
     <t>SOLID - No - 850 - PASTEL PEACH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497402168 </t>
   </si>
   <si>
     <t>SOLID - No - 850 - WHITE</t>
   </si>
   <si>
-    <t xml:space="preserve">8412497120925 </t>
-[...169 lines deleted...]
-  <si>
     <t xml:space="preserve">8412497403110 </t>
   </si>
   <si>
-    <t>TIDE - SLATE</t>
+    <t>TIDE - 700 - SLATE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497402359 </t>
   </si>
   <si>
-    <t>TIDE - WILD FLOWERS</t>
+    <t>TIDE - 700 - WILD FLOWERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497402366 </t>
   </si>
   <si>
-    <t>TIDE - FLORAL JUMBLE</t>
+    <t>TIDE - 700 - FLORAL JUMBLE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497402373 </t>
   </si>
   <si>
-    <t>TIDE - ALL OVER BOTANICAL</t>
+    <t>TIDE - 700 - ALL OVER BOTANICAL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497402380 </t>
   </si>
   <si>
-    <t>TIDE - CORAL SKETCH</t>
+    <t>TIDE - 700 - CORAL SKETCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497402397 </t>
   </si>
   <si>
-    <t>TIDE - ACRYLIC PAINT</t>
+    <t>TIDE - 700 - ACRYLIC PAINT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497402403 </t>
   </si>
   <si>
-    <t>TIDE - OIL MOUNTAINS</t>
+    <t>TIDE - 700 - OIL MOUNTAINS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497403103 </t>
   </si>
   <si>
-    <t>TIDE - GRAY</t>
+    <t>TIDE - 700 - GRAY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497403127 </t>
   </si>
   <si>
-    <t>TIDE - DUSK BLUE</t>
+    <t>TIDE - 700 - DUSK BLUE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497403134 </t>
   </si>
   <si>
-    <t>TIDE - PASTEL GREEN</t>
+    <t>TIDE - 700 - PASTEL GREEN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497403141 </t>
   </si>
   <si>
-    <t>TIDE - PASTEL YELLOW</t>
+    <t>TIDE - 700 - PASTEL YELLOW</t>
   </si>
   <si>
     <t xml:space="preserve">8412497403158 </t>
   </si>
   <si>
-    <t>TIDE - CORAL</t>
+    <t>TIDE - 700 - CORAL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497401383 </t>
   </si>
   <si>
-    <t>MIST - BLACK</t>
+    <t>MIST - BLACK - 720</t>
   </si>
   <si>
     <t xml:space="preserve">8412497401390 </t>
   </si>
   <si>
-    <t>MIST - PASTEL GREEN</t>
+    <t>MIST - 720 - PASTEL GREEN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497401406 </t>
   </si>
   <si>
-    <t>MIST - IVORY</t>
+    <t>MIST - 720 - IVORY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497401659 </t>
   </si>
   <si>
-    <t>MIST - VIOLET BLOOMS</t>
+    <t>MIST - 720 - VIOLET BLOOMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497401666 </t>
   </si>
   <si>
-    <t>MIST - PEACH PETALS</t>
+    <t>MIST - 720 - PEACH PETALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497401673 </t>
   </si>
   <si>
-    <t>MIST - FALLING LEAVES</t>
+    <t>MIST - 720 - FALLING LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497400911 </t>
   </si>
   <si>
-    <t>UMI - BLACK</t>
+    <t>UMI - BLACK - 720</t>
   </si>
   <si>
     <t xml:space="preserve">8412497400874 </t>
   </si>
   <si>
-    <t>UMI - WATERFALL GARDEN</t>
+    <t>UMI - 720 - WATERFALL GARDEN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497400881 </t>
   </si>
   <si>
-    <t>UMI - FLORAL CORAL</t>
+    <t>UMI - 720 - FLORAL CORAL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497400898 </t>
   </si>
   <si>
-    <t>UMI - GREEN TEA</t>
+    <t>UMI - 720 - GREEN TEA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497400904 </t>
   </si>
   <si>
-    <t>UMI - BLUE FEATHER</t>
+    <t>UMI - 720 - BLUE FEATHER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497400928 </t>
   </si>
   <si>
-    <t>UMI - IVORY</t>
+    <t>UMI - 720 - IVORY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497400935 </t>
   </si>
   <si>
-    <t>UMI - PEACHY PINK</t>
+    <t>UMI - 720 - PEACHY PINK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497400942 </t>
   </si>
   <si>
-    <t>UMI - LAVENDER</t>
+    <t>UMI - 720 - LAVENDER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497400447 </t>
   </si>
   <si>
-    <t>STREAM - BLACK</t>
+    <t>STREAM - BLACK - 1200</t>
   </si>
   <si>
     <t xml:space="preserve">8412497400300 </t>
   </si>
   <si>
-    <t>STREAM - PINK FLAMBE</t>
+    <t>STREAM - PINK FLAMBE - 950</t>
   </si>
   <si>
     <t xml:space="preserve">8412497400317 </t>
   </si>
   <si>
-    <t>STREAM - MATCHA</t>
+    <t>STREAM - 950 - MATCHA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497400324 </t>
   </si>
   <si>
-    <t>STREAM - FLOWER DUST</t>
+    <t>STREAM - 950 - FLOWER DUST</t>
   </si>
   <si>
     <t xml:space="preserve">8412497400331 </t>
   </si>
   <si>
-    <t>STREAM - COTTON</t>
+    <t>STREAM - 950 - COTTON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497400348 </t>
   </si>
   <si>
+    <t>STREAM - BLACK - 950</t>
+  </si>
+  <si>
     <t xml:space="preserve">8412497400355 </t>
   </si>
   <si>
-    <t>STREAM - PURPLE</t>
+    <t>STREAM - PURPLE - 950</t>
   </si>
   <si>
     <t xml:space="preserve">8412497400362 </t>
   </si>
   <si>
-    <t>STREAM - TURQUOISE</t>
+    <t>STREAM - 950 - TURQUOISE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497400379 </t>
   </si>
   <si>
-    <t>STREAM - LIGHT YELLOW</t>
+    <t>STREAM - 950 - LIGHT PINK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497400409 </t>
   </si>
   <si>
+    <t>STREAM - 1200 - PINK FLAMBE</t>
+  </si>
+  <si>
     <t xml:space="preserve">8412497400416 </t>
   </si>
   <si>
+    <t>STREAM - 1200 - MATCHA</t>
+  </si>
+  <si>
     <t xml:space="preserve">8412497400423 </t>
   </si>
   <si>
-    <t>STREAM - FLOWER DUSK</t>
+    <t>STREAM - 1200 - FLOWER DUSK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497400430 </t>
   </si>
   <si>
+    <t>STREAM - 1200 - COTTON</t>
+  </si>
+  <si>
     <t xml:space="preserve">8412497400454 </t>
   </si>
   <si>
+    <t>STREAM - 1200 - PURPLE</t>
+  </si>
+  <si>
     <t xml:space="preserve">8412497400461 </t>
   </si>
   <si>
+    <t>STREAM - 1200 - TURQUOISE</t>
+  </si>
+  <si>
     <t xml:space="preserve">8412497400478 </t>
   </si>
   <si>
+    <t>STREAM - 1200 - LIGHT PINK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497403325 </t>
+  </si>
+  <si>
+    <t>STREAM - 1200 - MIDNIGHT GREEN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497403332 </t>
+  </si>
+  <si>
+    <t>STREAM - 1200 - BURGUNDY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497403349 </t>
+  </si>
+  <si>
+    <t>STREAM - 1200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497403356 </t>
+  </si>
+  <si>
+    <t>STREAM - 1200 - BLOSSOM PINK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497403363 </t>
+  </si>
+  <si>
+    <t>STREAM - 1200 - PAPAYA ORANGE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497403370 </t>
+  </si>
+  <si>
+    <t>STREAM - 1200 - SAFFRON YELLOW</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497403387 </t>
+  </si>
+  <si>
+    <t>STREAM - 1200 - APPLE GREEN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497403394 </t>
+  </si>
+  <si>
+    <t>STREAM - 1200 - LAVENDER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497403202 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497403219 </t>
+  </si>
+  <si>
+    <t>STREAM - DUSK BLUE - 950</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497403226 </t>
+  </si>
+  <si>
+    <t>STREAM - 950 - MIDNIGHT GREEN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497403233 </t>
+  </si>
+  <si>
+    <t>STREAM - 950 - BURGUNDY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497403240 </t>
+  </si>
+  <si>
+    <t>STREAM - 950</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497403257 </t>
+  </si>
+  <si>
+    <t>STREAM - 950 - BLOSSOM PINK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497403264 </t>
+  </si>
+  <si>
+    <t>STREAM - 950 - PAPAYA ORANGE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497403271 </t>
+  </si>
+  <si>
+    <t>STREAM - 950 - SAFFRON YELLOW</t>
+  </si>
+  <si>
     <t xml:space="preserve">8412497403288 </t>
   </si>
   <si>
-    <t>STREAM - APPLE GREEN</t>
+    <t>STREAM - 950 - APPLE GREEN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497403295 </t>
   </si>
   <si>
-    <t>STREAM - LAVENDER</t>
+    <t>STREAM - LAVENDER - 950</t>
   </si>
   <si>
     <t xml:space="preserve">8412497403301 </t>
   </si>
   <si>
-    <t>STREAM - JET BLACK</t>
+    <t>STREAM - JET BLACK - 1200</t>
   </si>
   <si>
     <t xml:space="preserve">8412497403318 </t>
   </si>
   <si>
-    <t>STREAM - DUSK BLUE</t>
-[...65 lines deleted...]
-    <t xml:space="preserve">8412497403271 </t>
+    <t>STREAM - 1200 - DUSK BLUE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497401291 </t>
   </si>
   <si>
-    <t>SWIFT - SLATE</t>
+    <t>SWIFT - SLATE - 785</t>
   </si>
   <si>
     <t xml:space="preserve">8412497401284 </t>
   </si>
   <si>
-    <t>SWIFT - TEAL</t>
+    <t>SWIFT - 785 - TEAL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497401963 </t>
   </si>
   <si>
-    <t>SWIFT - VILLA ESTE</t>
+    <t>SWIFT - 785 - VILLA ESTE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497401970 </t>
   </si>
   <si>
-    <t>SWIFT - RED FLOWERS</t>
+    <t>SWIFT - RED FLOWERS - 785</t>
   </si>
   <si>
     <t xml:space="preserve">8412497401987 </t>
   </si>
   <si>
-    <t>SWIFT - VIOLETS</t>
+    <t>SWIFT - 785 - VIOLETS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497401994 </t>
   </si>
   <si>
-    <t>SWIFT - WAVES</t>
+    <t>SWIFT - WAVES - 785</t>
   </si>
   <si>
     <t xml:space="preserve">8412497069866 </t>
   </si>
   <si>
     <t>06986</t>
   </si>
   <si>
-    <t>ICE - BLACK</t>
+    <t>ICE - BLACK - 840</t>
   </si>
   <si>
     <t xml:space="preserve">8412497067954 </t>
   </si>
   <si>
     <t>06795</t>
   </si>
   <si>
-    <t>ICE - SUMMER GARDEN</t>
+    <t>ICE - SUMMER GARDEN - 570</t>
   </si>
   <si>
     <t xml:space="preserve">8412497067978 </t>
   </si>
   <si>
     <t>06797</t>
   </si>
   <si>
-    <t>ICE - PINE GREEN</t>
+    <t>ICE - 570 - PINE GREEN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497069835 </t>
   </si>
   <si>
     <t>06983</t>
   </si>
   <si>
-    <t>ICE - OFFSET BOTANICAL</t>
+    <t>ICE - 840 - OFFSET BOTANICAL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497069842 </t>
   </si>
   <si>
     <t>06984</t>
   </si>
   <si>
-    <t>ICE - WATERCOLOR LEAVES</t>
-[...8 lines deleted...]
-    <t>ICE - SEA FISH</t>
+    <t>ICE - 840 - WATERCOLOR LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497069873 </t>
   </si>
   <si>
     <t>06987</t>
   </si>
   <si>
-    <t>ICE - BRIGHT SPOTS</t>
-[...8 lines deleted...]
-    <t>ICE - BIRDS</t>
+    <t>ICE - 840 - BRIGHT SPOTS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497069903 </t>
   </si>
   <si>
     <t>06990</t>
   </si>
   <si>
-    <t>ICE - BAMBOO</t>
+    <t>ICE - 720 - BAMBOO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497069910 </t>
   </si>
   <si>
     <t>06991</t>
   </si>
   <si>
-    <t>ICE - FLOWER STRIPES</t>
+    <t>ICE - 720 - SPRING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497069934 </t>
   </si>
   <si>
     <t>06993</t>
   </si>
   <si>
-    <t>ICE - RED FLOWERS</t>
+    <t>ICE - 720 - RED FLOWERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497069941 </t>
   </si>
   <si>
     <t>06994</t>
   </si>
   <si>
-    <t>ICE - DUSK BLUE</t>
+    <t>ICE - 720 - DUSK BLUE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497069958 </t>
   </si>
   <si>
     <t>06995</t>
   </si>
   <si>
-    <t>ICE - DACHSHUND</t>
-[...8 lines deleted...]
-    <t>ICE - BLOOMS</t>
+    <t>ICE - 570 - DACHSHUND</t>
   </si>
   <si>
     <t xml:space="preserve">8412497069972 </t>
   </si>
   <si>
     <t>06997</t>
   </si>
   <si>
-    <t>ICE - PINK FLOWERS</t>
-[...17 lines deleted...]
-    <t>BOOST - FLORAL PARTY</t>
+    <t>ICE - 570 - PINK FLOWERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497413775 </t>
+  </si>
+  <si>
+    <t>BOOST - 400 - PINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497400669 </t>
   </si>
   <si>
-    <t>BOOST - BLUE PAINT</t>
+    <t>BOOST - 400 - BLUE PAINT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497400713 </t>
   </si>
   <si>
-    <t>BOOST - EXOTIC PINK</t>
-[...5 lines deleted...]
-    <t>BOOST - BOUQUET</t>
+    <t>BOOST - 400 - EXOTIC PINK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497400737 </t>
   </si>
   <si>
-    <t>BOOST - GREENSTONE</t>
+    <t>BOOST - 400 - GREENSTONE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497400751 </t>
   </si>
   <si>
-    <t>BOOST - PINE</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">8412497400768 </t>
   </si>
   <si>
-    <t>BOOST - MAROON</t>
+    <t>BOOST - 400 - MAROON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497400782 </t>
   </si>
   <si>
-    <t>BOOST - WHITE</t>
+    <t>BOOST - 400 - WHITE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497400829 </t>
   </si>
   <si>
-    <t>BOOST - NUDE</t>
-[...5 lines deleted...]
-    <t>BOOST - DENIM BLUE</t>
+    <t>BOOST - 400 - NUDE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497403509 </t>
   </si>
   <si>
-    <t>BOOST - DUSK BLUE</t>
+    <t>BOOST - 400 - DUSK BLUE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497403516 </t>
   </si>
   <si>
-    <t>BOOST - MIDNIGHT GREEN</t>
+    <t>BOOST - 400 - MIDNIGHT GREEN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497403523 </t>
   </si>
   <si>
-    <t>BOOST - BURGUNDY</t>
+    <t>BOOST - 400 - BURGUNDY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497403530 </t>
   </si>
   <si>
-    <t>BOOST - AMETHYST PURPLE</t>
+    <t>BOOST - 400 - AMETHYST PURPLE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497403547 </t>
   </si>
   <si>
-    <t>BOOST - BLOSSOM PINK</t>
+    <t>BOOST - 400 - BLOSSOM PINK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497403554 </t>
   </si>
   <si>
-    <t>BOOST - PAPAYA ORANGE</t>
+    <t>BOOST - 400 - PAPAYA ORANGE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497403561 </t>
   </si>
   <si>
-    <t>BOOST - SAFFRON YELLOW</t>
+    <t>BOOST - 400 - SAFFRON YELLOW</t>
   </si>
   <si>
     <t xml:space="preserve">8412497403578 </t>
   </si>
   <si>
-    <t>BOOST - APPLE GREEN</t>
+    <t>BOOST - 400 - APPLE GREEN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497403585 </t>
   </si>
   <si>
-    <t>BOOST - LAVENDER</t>
+    <t>BOOST - 400 - LAVENDER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497413607 </t>
   </si>
   <si>
+    <t>BOOST - 400 - CORAL GARDEN</t>
+  </si>
+  <si>
     <t xml:space="preserve">8412497413614 </t>
   </si>
   <si>
+    <t>BOOST - 400 - FLORAL PARTY</t>
+  </si>
+  <si>
     <t xml:space="preserve">8412497413621 </t>
   </si>
   <si>
+    <t>BOOST - 400 - BOUQUET</t>
+  </si>
+  <si>
     <t xml:space="preserve">8412497413638 </t>
   </si>
   <si>
     <t xml:space="preserve">8412497413645 </t>
   </si>
   <si>
     <t xml:space="preserve">8412497413706 </t>
   </si>
   <si>
-    <t>BOOST - BLUE GARDEN</t>
+    <t>BOOST - 400 - BLUE GARDEN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497413713 </t>
   </si>
   <si>
-    <t>BOOST - AUTUMN</t>
+    <t>BOOST - 400 - AUTUMN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497413720 </t>
   </si>
   <si>
-    <t>BOOST - TROPICAL</t>
+    <t>BOOST - 400 - TROPICAL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497413737 </t>
   </si>
   <si>
-    <t>BOOST - BLUE IRISES</t>
+    <t>BOOST - 400 - BLUE IRISES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497413744 </t>
   </si>
   <si>
-    <t>BOOST - NIGHT FOREST</t>
+    <t>BOOST - 400 - NIGHT FOREST</t>
   </si>
   <si>
     <t xml:space="preserve">8412497413751 </t>
   </si>
   <si>
-    <t>BOOST - TREE BRANCHES</t>
+    <t>BOOST - 400 - TREE BRANCHES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497413768 </t>
   </si>
   <si>
-    <t>BOOST - PINK BLOOM</t>
+    <t>BOOST - 400 - PINK BLOOM</t>
   </si>
   <si>
     <t xml:space="preserve">8412497413782 </t>
   </si>
   <si>
+    <t>BOOST - CARBON BLACK - 400</t>
+  </si>
+  <si>
     <t xml:space="preserve">8412497413799 </t>
   </si>
   <si>
     <t xml:space="preserve">8412497413805 </t>
   </si>
   <si>
-    <t xml:space="preserve">8412497413775 </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">8412497401345 </t>
   </si>
   <si>
-    <t>BUBBLE - BLUE PEONIES</t>
+    <t>BUBBLE - BLUE PEONIES - 770</t>
   </si>
   <si>
     <t xml:space="preserve">8412497401246 </t>
   </si>
   <si>
+    <t>BUBBLE - BLUE PEONIES - 500</t>
+  </si>
+  <si>
     <t xml:space="preserve">8412497401253 </t>
   </si>
   <si>
-    <t>BUBBLE - VINTAGE FLORAL</t>
+    <t>BUBBLE - 500 - VINTAGE FLORAL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497401260 </t>
   </si>
   <si>
-    <t>BUBBLE - WATERCOLOR LEAVES</t>
+    <t>BUBBLE - 500 - WATERCOLOR LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497401277 </t>
   </si>
   <si>
-    <t>BUBBLE - ZEN</t>
+    <t>BUBBLE - 500 - ZEN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497401352 </t>
   </si>
   <si>
+    <t>BUBBLE - 770 - VINTAGE FLORAL</t>
+  </si>
+  <si>
     <t xml:space="preserve">8412497401369 </t>
   </si>
   <si>
+    <t>BUBBLE - 770 - WATERCOLOR LEAVES</t>
+  </si>
+  <si>
     <t xml:space="preserve">8412497401376 </t>
   </si>
   <si>
+    <t>BUBBLE - 770 - ZEN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497401147 </t>
+  </si>
+  <si>
+    <t>WHIM - BLACK - 600</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497400140 </t>
+  </si>
+  <si>
+    <t>WHIM - BLACK - 360</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497400157 </t>
+  </si>
+  <si>
+    <t>WHIM - 360 - IVORY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497400164 </t>
+  </si>
+  <si>
+    <t>WHIM - 360 - PASTEL GREEN</t>
+  </si>
+  <si>
     <t xml:space="preserve">8412497401000 </t>
   </si>
   <si>
-    <t>WHIM - AUTUMN</t>
-[...17 lines deleted...]
-    <t>WHIM - PASTEL GREEN</t>
+    <t>WHIM - 360 - AUTUMN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497401024 </t>
   </si>
   <si>
-    <t>WHIM - BLUE GARDEN</t>
+    <t>WHIM - 360 - BLUE GARDEN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497401031 </t>
   </si>
   <si>
-    <t>WHIM - TROPICAL</t>
+    <t>WHIM - 360 - TROPICAL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497401109 </t>
   </si>
   <si>
+    <t>WHIM - AUTUMN - 600</t>
+  </si>
+  <si>
     <t xml:space="preserve">8412497401123 </t>
   </si>
   <si>
+    <t>WHIM - BLUE GARDEN - 600</t>
+  </si>
+  <si>
     <t xml:space="preserve">8412497401130 </t>
   </si>
   <si>
-    <t xml:space="preserve">8412497401147 </t>
+    <t>WHIM - TROPICAL - 600</t>
   </si>
   <si>
     <t xml:space="preserve">8412497401154 </t>
   </si>
   <si>
+    <t>WHIM - IVORY - 600</t>
+  </si>
+  <si>
     <t xml:space="preserve">8412497401161 </t>
   </si>
   <si>
+    <t>WHIM - 600 - PASTEL GREEN</t>
+  </si>
+  <si>
     <t xml:space="preserve">8412497403608 </t>
   </si>
   <si>
-    <t>WHIM - DUSK BLUE</t>
+    <t>WHIM - 600 - DUSK BLUE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497403615 </t>
   </si>
   <si>
-    <t>WHIM - MIDNIGHT GREEN</t>
+    <t>WHIM - 600 - MIDNIGHT GREEN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497403622 </t>
   </si>
   <si>
-    <t>WHIM - BURGUNDY</t>
+    <t>WHIM - 600 - BURGUNDY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497403639 </t>
   </si>
   <si>
-    <t xml:space="preserve">WHIM - </t>
+    <t>WHIM - 600 - AMETHYST PURPLE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497403646 </t>
   </si>
   <si>
-    <t>WHIM - BLOSSOM PINK</t>
+    <t>WHIM - 600 - BLOSSOM PINK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497403653 </t>
   </si>
   <si>
-    <t>WHIM - PAPAYA ORGANGE</t>
+    <t>WHIM - 600 - PAPAYA ORANGE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497403660 </t>
   </si>
   <si>
-    <t>WHIM - SAFFRON YELLOW</t>
+    <t>WHIM - 600 - SAFFRON YELLOW</t>
   </si>
   <si>
     <t xml:space="preserve">8412497403677 </t>
   </si>
   <si>
-    <t>WHIM - APPLE GREEN</t>
+    <t>WHIM - 600 - APPLE GREEN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497403684 </t>
   </si>
   <si>
-    <t>WHIM - LAVENDER</t>
+    <t>WHIM - LAVENDER - 600</t>
   </si>
   <si>
     <t xml:space="preserve">8412497411177 </t>
   </si>
   <si>
-    <t>WHIM - TREE BRANCHES</t>
+    <t>WHIM - 600 - TREE BRANCHES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497411184 </t>
   </si>
   <si>
-    <t>WHIM - BLUE IRISES</t>
+    <t>WHIM - 600 - BLUE IRISES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497411191 </t>
   </si>
   <si>
-    <t>WHIM - FLORAL PARTY</t>
+    <t>WHIM - FLORAL PARTY - 600</t>
   </si>
   <si>
     <t xml:space="preserve">8412497411207 </t>
   </si>
   <si>
+    <t>WHIM - 600</t>
+  </si>
+  <si>
     <t xml:space="preserve">8412497411214 </t>
   </si>
   <si>
-    <t>WHIM - NIGHT FOREST</t>
+    <t>WHIM - 600 - NIGHT FOREST</t>
   </si>
   <si>
     <t xml:space="preserve">8412497411221 </t>
   </si>
   <si>
-    <t>WHIM - ABSTRACT LEAVES</t>
+    <t>WHIM - 600 - ABSTRACT LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497411238 </t>
   </si>
   <si>
-    <t>WHIM - COTTON</t>
+    <t>WHIM - 600 - COTTON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497411245 </t>
   </si>
   <si>
-    <t>WHIM - BOUQUET</t>
+    <t>WHIM - BOUQUET - 600</t>
   </si>
   <si>
     <t xml:space="preserve">8412497402465 </t>
   </si>
   <si>
-    <t>POP - DINOSAURS JUNGLE</t>
+    <t>POP - DINOSAURS JUNGLE - 445</t>
   </si>
   <si>
     <t xml:space="preserve">8412497402472 </t>
   </si>
   <si>
-    <t>POP - OCEAN</t>
+    <t>POP - 445</t>
   </si>
   <si>
     <t xml:space="preserve">8412497402489 </t>
   </si>
   <si>
-    <t>POP - BLOOMING GARDEN</t>
+    <t>POP - 445 - BLOOMING GARDEN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497402496 </t>
   </si>
   <si>
-    <t>POP - SAFARI</t>
+    <t>POP - 445 - SAFARI</t>
   </si>
   <si>
     <t xml:space="preserve">8412497402502 </t>
   </si>
   <si>
-    <t>POP - SPACE</t>
+    <t>POP - 445 - SPACE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497402519 </t>
   </si>
   <si>
-    <t>POP - BALOONS</t>
+    <t>POP - 445 - BALLOONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497401437 </t>
   </si>
   <si>
-    <t>SOLID KIDS - COLOR BRICKS</t>
+    <t>SOLID KIDS - COLOR BRICKS - 330</t>
   </si>
   <si>
     <t xml:space="preserve">8412497401451 </t>
   </si>
   <si>
-    <t>SOLID KIDS - JUNGLE</t>
+    <t>SOLID KIDS - JUNGLE - 330</t>
   </si>
   <si>
     <t xml:space="preserve">8412497401468 </t>
   </si>
   <si>
-    <t>SOLID KIDS - MAP OF LIFE</t>
+    <t>SOLID KIDS - 330 - MAP OF LIFE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497401475 </t>
   </si>
   <si>
-    <t>SOLID KIDS - ZEBRAS</t>
+    <t>SOLID KIDS - 330 - ZEBRAS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497401482 </t>
   </si>
   <si>
-    <t>SOLID KIDS - UNDERWATER</t>
+    <t>SOLID KIDS - 330 - UNDERWATER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497401499 </t>
   </si>
   <si>
-    <t>SOLID KIDS - GROVE BIRDS</t>
+    <t>SOLID KIDS - 330 - GROVE BIRDS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497400959 </t>
+  </si>
+  <si>
+    <t>WHIM KIDS - 360 - GROVE BIRDS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497400973 </t>
   </si>
   <si>
-    <t>WHIM KIDS - JUNGLE</t>
-[...5 lines deleted...]
-    <t>WHIM KIDS - GROVE BIRDS</t>
+    <t>WHIM KIDS - JUNGLE - 360</t>
   </si>
   <si>
     <t xml:space="preserve">8412497400980 </t>
   </si>
   <si>
-    <t>WHIM KIDS - MAP OF LIFE</t>
+    <t>WHIM KIDS - 360 - MAP OF LIFE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497400997 </t>
   </si>
   <si>
-    <t>WHIM KIDS - ZEBRAS</t>
-[...5 lines deleted...]
-    <t>WHIM KIDS - DINOSAURS</t>
+    <t>WHIM KIDS - 360 - ZEBRAS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497402809 </t>
   </si>
   <si>
-    <t>GLOW - SEA LIFE</t>
+    <t>GLOW - SEA LIFE - 580</t>
   </si>
   <si>
     <t xml:space="preserve">8412497402816 </t>
   </si>
   <si>
-    <t>GLOW - TIGERS</t>
+    <t>GLOW - 580 - TIGERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497402823 </t>
   </si>
   <si>
-    <t>GLOW - SPACE</t>
+    <t>GLOW - 580 - SPACE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497402830 </t>
   </si>
   <si>
-    <t>GLOW - FOREST</t>
+    <t>GLOW - 580 - FOREST</t>
   </si>
   <si>
     <t xml:space="preserve">8412497402847 </t>
   </si>
   <si>
-    <t>GLOW - MELODIC FLOWERS</t>
+    <t>GLOW - 580 - MELODIC FLOWERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497402854 </t>
   </si>
   <si>
-    <t>GLOW - CARS</t>
+    <t>GLOW - 580 - CARS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497401536 </t>
   </si>
   <si>
-    <t>ICE KIDS - FEATHERS</t>
+    <t>ICE KIDS - FEATHERS - 430</t>
   </si>
   <si>
     <t xml:space="preserve">8412497401543 </t>
   </si>
   <si>
-    <t>ICE KIDS - SEA ANIMALS</t>
+    <t>ICE KIDS - 430 - SEA ANIMALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497401550 </t>
   </si>
   <si>
-    <t>ICE KIDS - HAPPY QUOKKA</t>
+    <t>ICE KIDS - 430 - HAPPY QUOKKA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497401574 </t>
   </si>
   <si>
-    <t>ICE KIDS - CACTUS</t>
+    <t>ICE KIDS - 430 - CACTUS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497401581 </t>
   </si>
   <si>
-    <t>ICE KIDS - FLOWERS</t>
+    <t>ICE KIDS - 430 - FLOWERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497401598 </t>
   </si>
   <si>
-    <t>ICE KIDS - ZEBRAS</t>
+    <t>ICE KIDS - 430 - ZEBRAS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497401604 </t>
   </si>
   <si>
-    <t>ICE KIDS - MAP OF LIFE</t>
+    <t>ICE KIDS - 430 - MAP OF LIFE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497401611 </t>
   </si>
   <si>
-    <t>ICE KIDS - TOWN</t>
+    <t>ICE KIDS - 430 - TOWN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497401628 </t>
   </si>
   <si>
-    <t>ICE KIDS - BALLOONS</t>
+    <t>ICE KIDS - 430 - BALLOONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497401635 </t>
   </si>
   <si>
-    <t>ICE KIDS - SPACE</t>
+    <t>ICE KIDS - 430 - SPACE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497402540 </t>
   </si>
   <si>
     <t>TWIST - SEA ANIMALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497402588 </t>
   </si>
   <si>
     <t>TWIST - FLOWERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497402595 </t>
   </si>
   <si>
     <t>TWIST - ZEBRAS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497402601 </t>
   </si>
   <si>
     <t>TWIST - MAP OF LIFE</t>
   </si>
@@ -3155,180 +3179,144 @@
   <si>
     <t xml:space="preserve">8412497376513 </t>
   </si>
   <si>
     <t xml:space="preserve">8412497376520 </t>
   </si>
   <si>
     <t xml:space="preserve">8412497376537 </t>
   </si>
   <si>
     <t xml:space="preserve">8412497376544 </t>
   </si>
   <si>
     <t xml:space="preserve">8412497376551 </t>
   </si>
   <si>
     <t xml:space="preserve">8412497376568 </t>
   </si>
   <si>
     <t xml:space="preserve">8412497376575 </t>
   </si>
   <si>
     <t xml:space="preserve">8412497376582 </t>
   </si>
   <si>
-    <t>copy of TWIST - SEA ANIMALS</t>
-[...16 lines deleted...]
-  <si>
     <t xml:space="preserve">8412497403417 </t>
   </si>
   <si>
-    <t>CORE - DUSK BLUE</t>
+    <t>CORE - DUSK BLUE - 860</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497403400 </t>
+  </si>
+  <si>
+    <t>CORE - BLACK - 860</t>
   </si>
   <si>
     <t xml:space="preserve">8412497403424 </t>
   </si>
   <si>
-    <t>CORE - MIDNIGHT GREEN</t>
+    <t>CORE - MIDNIGHT GREEN - 860</t>
   </si>
   <si>
     <t xml:space="preserve">8412497403431 </t>
   </si>
   <si>
-    <t>CORE - BURGUNDY</t>
+    <t>CORE - BURGUNDY - 860</t>
   </si>
   <si>
     <t xml:space="preserve">8412497403448 </t>
   </si>
   <si>
-    <t>CORE - AMETHYST PURPLE</t>
+    <t>CORE - AMETHYST PURPLE - 860</t>
   </si>
   <si>
     <t xml:space="preserve">8412497403455 </t>
   </si>
   <si>
-    <t>CORE - BLOSSOM PINK</t>
+    <t>CORE - BLOSSOM PINK - 860</t>
   </si>
   <si>
     <t xml:space="preserve">8412497403462 </t>
   </si>
   <si>
-    <t>CORE - PAPAYA ORANGE</t>
+    <t>CORE - PAPAYA ORANGE - 860</t>
   </si>
   <si>
     <t xml:space="preserve">8412497403479 </t>
   </si>
   <si>
-    <t>CORE - SAFFRON YELLOW</t>
+    <t>CORE - 860 - SAFFRON YELLOW</t>
   </si>
   <si>
     <t xml:space="preserve">8412497403486 </t>
   </si>
   <si>
-    <t>CORE - APPLE GREEN</t>
+    <t>CORE - APPLE GREEN - 860</t>
   </si>
   <si>
     <t xml:space="preserve">8412497403493 </t>
   </si>
   <si>
-    <t>CORE - LAVENDER</t>
-[...23 lines deleted...]
-    <t>ECHO - SPACE</t>
+    <t>CORE - LAVENDER - 860</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497403943 </t>
+  </si>
+  <si>
+    <t>ECHO - DUSK BLUE - 690</t>
   </si>
   <si>
     <t xml:space="preserve">8412497403905 </t>
   </si>
   <si>
-    <t>ECHO - LIQUID MARBLE</t>
+    <t>ECHO - LIQUID MARBLE - 690</t>
   </si>
   <si>
     <t xml:space="preserve">8412497403912 </t>
   </si>
   <si>
-    <t>copy of copy of TWIST - ABSTRACT LEAVES</t>
+    <t>ECHO - ABSTRACT LEAVES - 690</t>
   </si>
   <si>
     <t xml:space="preserve">8412497403929 </t>
   </si>
   <si>
-    <t>copy of copy of TWIST - MAGNOLIA</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">ECHO - </t>
+    <t>ECHO - MAGNOLIA - 690</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497403936 </t>
+  </si>
+  <si>
+    <t>ECHO - BLACK - 690</t>
   </si>
   <si>
     <t xml:space="preserve">8412497403950 </t>
   </si>
   <si>
-    <t>copy of copy of TWIST - PINK</t>
-[...5 lines deleted...]
-    <t>copy of copy of TWIST - BLACK</t>
+    <t>ECHO - PINK - 690</t>
   </si>
   <si>
     <t xml:space="preserve">8412497401239 </t>
   </si>
   <si>
     <t>QUOKKA RECIPIENTE COMIDA CRISTAL CON FUNDA DE SILICONA DELI WOOD GRAIN 500 ML</t>
   </si>
   <si>
     <t xml:space="preserve">8412497401321 </t>
   </si>
   <si>
     <t>QUOKKA RECIPIENTE COMIDA CRISTAL CON FUNDA DE SILICONA DELI SPRING 820 ML</t>
   </si>
   <si>
     <t xml:space="preserve">8412497401338 </t>
   </si>
   <si>
     <t>QUOKKA RECIPIENTE COMIDA CRISTAL CON FUNDA DE SILICONA DELI WOOD GRAIN 820 ML</t>
   </si>
   <si>
     <t xml:space="preserve">8412497402212 </t>
   </si>
   <si>
     <t>QUOKKA VASO CAFE DOBLE PARED PP FLUX DITSY BLOOM 450 ML</t>
   </si>
@@ -3363,50 +3351,140 @@
     <t>QUOKKA VASO CAFE DOBLE PARED PP FLUX DARK STONE 450 ML</t>
   </si>
   <si>
     <t xml:space="preserve">8412497402410 </t>
   </si>
   <si>
     <t>QUOKKA LUNCH BOX ACERO INOXIDABLE KAI BLUE BLOSSOM</t>
   </si>
   <si>
     <t xml:space="preserve">8412497402427 </t>
   </si>
   <si>
     <t>QUOKKA LUNCH BOX ACERO INOXIDABLE KAI PINK BLOOM</t>
   </si>
   <si>
     <t xml:space="preserve">8412497402434 </t>
   </si>
   <si>
     <t>QUOKKA LUNCH BOX ACERO INOXIDABLE KAI BLUEBERRY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497402441 </t>
   </si>
   <si>
     <t>QUOKKA LUNCH BOX ACERO INOXIDABLE KAI BLACK MARBLE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497911516 </t>
+  </si>
+  <si>
+    <t>QUOKKA LOTE RECIPIENTE ACERO INOX. Y TAZA TERMO ACERO INOX. (41117 + 40323)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497911530 </t>
+  </si>
+  <si>
+    <t>QUOKKA LOTE RECIPIENTE ACERO INOX. Y BOTELLA TERMO ACERO INOX. (41118 + 12068)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497911547 </t>
+  </si>
+  <si>
+    <t>QUOKKA LOTE RECIPIENTE ACERO INOX. Y VASO CAFE TERMICO ACERO INOX. (40115 + 41380)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497911554 </t>
+  </si>
+  <si>
+    <t>QUOKKA LOTE VASO CAFE TERMICO ACERO INOX. Y BOTELLA TERMO ACERO INOX. (41380 +12092)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497911561 </t>
+  </si>
+  <si>
+    <t>QUOKKA LOTE RECIPIENTE ACERO INOX. Y  TAZA TERMO ACERO INOX. (41123 + 40033)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497911578 </t>
+  </si>
+  <si>
+    <t>QUOKKA LOTE BOTELLA TERMO ACERO INOX., VASO CAFE TERMICO ACERO INOX. Y RECIPIENTE ACERO INOX. (40171 + 40352 +41117)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497911585 </t>
+  </si>
+  <si>
+    <t>QUOKKA LOTE BOTELLA TERMO ACERO INOX. Y VASO CAFE TERMICO ACERO INOX. (41171 + 40352)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497911592 </t>
+  </si>
+  <si>
+    <t>QUOKKA LOTE RECIPIENTE ACERO INOX. Y BOTELLA TERMO ACERO INOX. (40110 +12184)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497911608 </t>
+  </si>
+  <si>
+    <t>QUOKKA LOTE VASO CAFE TERMICO ACERO INOX. Y BOTELLA TERMO ACERO INOX. (41361 +12066)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497911615 </t>
+  </si>
+  <si>
+    <t>QUOKKA LOTE RECIPIENTE ACERO INOX. Y VASO CAFE TERMICO ACERO INOX. (40113 + 41372)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497911622 </t>
+  </si>
+  <si>
+    <t>QUOKKA LOTE VASO CAFE TERMICO ACERO INOX. Y BOTELLA TERMO ACERO INOX. (41364 + 12099)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497911639 </t>
+  </si>
+  <si>
+    <t>QUOKKA LOTE VASO CAFE TERMICO ACERO INOX. Y RECIPIENTE ACERO INOX. (40066 + 40360)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497911653 </t>
+  </si>
+  <si>
+    <t>QUOKKA LOTE VASO COOL TERMO ACERO INOX. CON ASA Y RECIPIENTE ACERO INOX. (40346 + 40365)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497911677 </t>
+  </si>
+  <si>
+    <t>QUOKKA LOTE VASO COOL TERMO ACERO INOX. CON ASA Y VASO CAFE TERMICO ACERO INOX.(40349 + 41373)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497911684 </t>
+  </si>
+  <si>
+    <t>QUOKKA LOTE RECIPIENTE ACERO INOX. Y VASO CAFE TERMICO ACERO INOX. (41121 + 41374)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3712,8194 +3790,8128 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D739"/>
+  <dimension ref="A1:D733"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="1"/>
     <col min="2" max="2" width="12" bestFit="true" customWidth="true" style="1"/>
     <col min="3" max="3" width="10" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="91" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="137" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="1">
         <v>11801</v>
       </c>
       <c r="D2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="1">
-        <v>11691</v>
+        <v>11660</v>
       </c>
       <c r="D3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="1">
-        <v>11693</v>
+        <v>11661</v>
       </c>
       <c r="D4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B5" s="1">
-        <v>11694</v>
+        <v>11662</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="1">
-        <v>11695</v>
+        <v>11663</v>
       </c>
       <c r="D6" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="1">
-        <v>11791</v>
+        <v>11664</v>
       </c>
       <c r="D7" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="1">
-        <v>11793</v>
+        <v>11665</v>
       </c>
       <c r="D8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="1">
-        <v>11795</v>
+        <v>11666</v>
       </c>
       <c r="D9" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="1">
-        <v>11825</v>
+        <v>11667</v>
       </c>
       <c r="D10" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="1">
-        <v>11866</v>
+        <v>11668</v>
       </c>
       <c r="D11" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="1">
-        <v>11896</v>
+        <v>11691</v>
       </c>
       <c r="D12" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="1">
-        <v>11981</v>
+        <v>11693</v>
       </c>
       <c r="D13" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="1">
-        <v>11982</v>
+        <v>11694</v>
       </c>
       <c r="D14" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="1">
-        <v>11984</v>
+        <v>11695</v>
       </c>
       <c r="D15" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B16" s="1">
-        <v>11985</v>
+        <v>11791</v>
       </c>
       <c r="D16" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B17" s="1">
-        <v>11987</v>
+        <v>11793</v>
       </c>
       <c r="D17" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B18" s="1">
-        <v>11988</v>
+        <v>11794</v>
       </c>
       <c r="D18" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B19" s="1">
-        <v>11989</v>
+        <v>11795</v>
       </c>
       <c r="D19" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B20" s="1">
-        <v>11991</v>
+        <v>11825</v>
       </c>
       <c r="D20" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B21" s="1">
-        <v>11992</v>
+        <v>11865</v>
       </c>
       <c r="D21" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="1" t="s">
         <v>44</v>
       </c>
       <c r="B22" s="1">
-        <v>11993</v>
+        <v>11866</v>
       </c>
       <c r="D22" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B23" s="1">
-        <v>11994</v>
+        <v>11895</v>
       </c>
       <c r="D23" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="1" t="s">
         <v>48</v>
       </c>
       <c r="B24" s="1">
-        <v>11995</v>
+        <v>11896</v>
       </c>
       <c r="D24" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="1" t="s">
         <v>50</v>
       </c>
       <c r="B25" s="1">
-        <v>11996</v>
+        <v>11982</v>
       </c>
       <c r="D25" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="1" t="s">
         <v>52</v>
       </c>
       <c r="B26" s="1">
-        <v>11997</v>
+        <v>11984</v>
       </c>
       <c r="D26" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="1" t="s">
         <v>54</v>
       </c>
       <c r="B27" s="1">
-        <v>11998</v>
+        <v>11985</v>
       </c>
       <c r="D27" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="1" t="s">
         <v>56</v>
       </c>
       <c r="B28" s="1">
-        <v>11999</v>
+        <v>12099</v>
       </c>
       <c r="D28" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="1" t="s">
         <v>58</v>
       </c>
       <c r="B29" s="1">
-        <v>12081</v>
+        <v>11987</v>
       </c>
       <c r="D29" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="1" t="s">
         <v>60</v>
       </c>
       <c r="B30" s="1">
-        <v>12082</v>
+        <v>12170</v>
       </c>
       <c r="D30" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="1" t="s">
         <v>62</v>
       </c>
       <c r="B31" s="1">
-        <v>12084</v>
+        <v>11988</v>
       </c>
       <c r="D31" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="1" t="s">
         <v>64</v>
       </c>
       <c r="B32" s="1">
-        <v>12085</v>
+        <v>12171</v>
       </c>
       <c r="D32" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="1" t="s">
         <v>66</v>
       </c>
       <c r="B33" s="1">
-        <v>12087</v>
+        <v>11989</v>
       </c>
       <c r="D33" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="1" t="s">
         <v>68</v>
       </c>
       <c r="B34" s="1">
-        <v>12088</v>
+        <v>12172</v>
       </c>
       <c r="D34" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="1" t="s">
         <v>70</v>
       </c>
       <c r="B35" s="1">
-        <v>12089</v>
+        <v>11991</v>
       </c>
       <c r="D35" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="1" t="s">
         <v>72</v>
       </c>
       <c r="B36" s="1">
-        <v>12091</v>
+        <v>12174</v>
       </c>
       <c r="D36" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="1" t="s">
         <v>74</v>
       </c>
       <c r="B37" s="1">
-        <v>12093</v>
+        <v>11992</v>
       </c>
       <c r="D37" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="1" t="s">
         <v>76</v>
       </c>
       <c r="B38" s="1">
-        <v>12094</v>
+        <v>12176</v>
       </c>
       <c r="D38" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="1" t="s">
         <v>78</v>
       </c>
       <c r="B39" s="1">
-        <v>12095</v>
+        <v>11993</v>
       </c>
       <c r="D39" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="1" t="s">
         <v>80</v>
       </c>
       <c r="B40" s="1">
-        <v>40168</v>
+        <v>12177</v>
       </c>
       <c r="D40" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="1" t="s">
         <v>82</v>
       </c>
       <c r="B41" s="1">
-        <v>12096</v>
+        <v>11994</v>
       </c>
       <c r="D41" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="1" t="s">
         <v>84</v>
       </c>
       <c r="B42" s="1">
-        <v>40169</v>
+        <v>12180</v>
       </c>
       <c r="D42" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="1" t="s">
         <v>86</v>
       </c>
       <c r="B43" s="1">
-        <v>12097</v>
+        <v>11995</v>
       </c>
       <c r="D43" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="1" t="s">
         <v>88</v>
       </c>
       <c r="B44" s="1">
-        <v>40170</v>
+        <v>12181</v>
       </c>
       <c r="D44" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="1" t="s">
         <v>90</v>
       </c>
       <c r="B45" s="1">
-        <v>12098</v>
+        <v>11996</v>
       </c>
       <c r="D45" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="1" t="s">
         <v>92</v>
       </c>
       <c r="B46" s="1">
-        <v>12099</v>
+        <v>12182</v>
       </c>
       <c r="D46" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="1" t="s">
         <v>94</v>
       </c>
       <c r="B47" s="1">
-        <v>40171</v>
+        <v>11997</v>
       </c>
       <c r="D47" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="1" t="s">
         <v>96</v>
       </c>
       <c r="B48" s="1">
-        <v>12170</v>
+        <v>12183</v>
       </c>
       <c r="D48" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" s="1" t="s">
         <v>98</v>
       </c>
       <c r="B49" s="1">
-        <v>12171</v>
+        <v>11998</v>
       </c>
       <c r="D49" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" s="1" t="s">
         <v>100</v>
       </c>
       <c r="B50" s="1">
-        <v>40172</v>
+        <v>12184</v>
       </c>
       <c r="D50" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" s="1" t="s">
         <v>102</v>
       </c>
       <c r="B51" s="1">
-        <v>12172</v>
+        <v>11999</v>
       </c>
       <c r="D51" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" s="1" t="s">
         <v>104</v>
       </c>
       <c r="B52" s="1">
-        <v>12180</v>
+        <v>12186</v>
       </c>
       <c r="D52" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" s="1" t="s">
         <v>106</v>
       </c>
       <c r="B53" s="1">
-        <v>40173</v>
+        <v>12060</v>
       </c>
       <c r="D53" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" s="1" t="s">
         <v>108</v>
       </c>
       <c r="B54" s="1">
-        <v>12181</v>
+        <v>12187</v>
       </c>
       <c r="D54" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" s="1" t="s">
         <v>110</v>
       </c>
       <c r="B55" s="1">
-        <v>40174</v>
+        <v>12061</v>
       </c>
       <c r="D55" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" s="1" t="s">
         <v>112</v>
       </c>
       <c r="B56" s="1">
-        <v>12182</v>
+        <v>12062</v>
       </c>
       <c r="D56" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" s="1" t="s">
         <v>114</v>
       </c>
       <c r="B57" s="1">
-        <v>37700</v>
+        <v>12063</v>
       </c>
       <c r="D57" t="s">
-        <v>15</v>
+        <v>115</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" s="1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B58" s="1">
-        <v>40175</v>
+        <v>37700</v>
       </c>
       <c r="D58" t="s">
-        <v>116</v>
+        <v>33</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" s="1" t="s">
         <v>117</v>
       </c>
       <c r="B59" s="1">
         <v>37701</v>
       </c>
       <c r="D59" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" s="1" t="s">
         <v>118</v>
       </c>
       <c r="B60" s="1">
-        <v>40176</v>
+        <v>37702</v>
       </c>
       <c r="D60" t="s">
-        <v>119</v>
+        <v>37</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" s="1" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="B61" s="1">
-        <v>37702</v>
+        <v>37703</v>
       </c>
       <c r="D61" t="s">
-        <v>121</v>
+        <v>39</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" s="1" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="B62" s="1">
-        <v>40177</v>
+        <v>37705</v>
       </c>
       <c r="D62" t="s">
-        <v>123</v>
+        <v>25</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" s="1" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="B63" s="1">
-        <v>40178</v>
+        <v>37706</v>
       </c>
       <c r="D63" t="s">
-        <v>125</v>
+        <v>27</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" s="1" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="B64" s="1">
-        <v>37703</v>
+        <v>37707</v>
       </c>
       <c r="D64" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" s="1" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="B65" s="1">
-        <v>37705</v>
+        <v>37708</v>
       </c>
       <c r="D65" t="s">
-        <v>7</v>
+        <v>31</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" s="1" t="s">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="B66" s="1">
-        <v>40179</v>
+        <v>12064</v>
       </c>
       <c r="D66" t="s">
-        <v>129</v>
+        <v>125</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" s="1" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="B67" s="1">
-        <v>37706</v>
+        <v>12065</v>
       </c>
       <c r="D67" t="s">
-        <v>9</v>
+        <v>127</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" s="1" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="B68" s="1">
-        <v>40180</v>
+        <v>12066</v>
       </c>
       <c r="D68" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" s="1" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="B69" s="1">
-        <v>37707</v>
+        <v>12067</v>
       </c>
       <c r="D69" t="s">
-        <v>11</v>
+        <v>131</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" s="1" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="B70" s="1">
-        <v>40181</v>
+        <v>12068</v>
       </c>
       <c r="D70" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" s="1" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="B71" s="1">
-        <v>37708</v>
+        <v>12081</v>
       </c>
       <c r="D71" t="s">
-        <v>13</v>
+        <v>135</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="B72" s="1">
+        <v>12082</v>
+      </c>
+      <c r="D72" t="s">
         <v>137</v>
-      </c>
-[...4 lines deleted...]
-        <v>138</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="B73" s="1">
+        <v>12084</v>
+      </c>
+      <c r="D73" t="s">
         <v>139</v>
-      </c>
-[...4 lines deleted...]
-        <v>140</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="B74" s="1">
+        <v>12085</v>
+      </c>
+      <c r="D74" t="s">
         <v>141</v>
-      </c>
-[...4 lines deleted...]
-        <v>142</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="B75" s="1">
+        <v>12087</v>
+      </c>
+      <c r="D75" t="s">
         <v>143</v>
-      </c>
-[...4 lines deleted...]
-        <v>144</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="B76" s="1">
+        <v>12088</v>
+      </c>
+      <c r="D76" t="s">
         <v>145</v>
-      </c>
-[...4 lines deleted...]
-        <v>146</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="B77" s="1">
+        <v>12089</v>
+      </c>
+      <c r="D77" t="s">
         <v>147</v>
-      </c>
-[...4 lines deleted...]
-        <v>148</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="B78" s="1">
+        <v>12091</v>
+      </c>
+      <c r="D78" t="s">
         <v>149</v>
-      </c>
-[...4 lines deleted...]
-        <v>150</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="B79" s="1">
+        <v>12092</v>
+      </c>
+      <c r="D79" t="s">
         <v>151</v>
-      </c>
-[...4 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="B80" s="1">
+        <v>12093</v>
+      </c>
+      <c r="D80" t="s">
         <v>153</v>
-      </c>
-[...4 lines deleted...]
-        <v>154</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="B81" s="1">
+        <v>12094</v>
+      </c>
+      <c r="D81" t="s">
         <v>155</v>
-      </c>
-[...4 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="B82" s="1">
+        <v>12095</v>
+      </c>
+      <c r="D82" t="s">
         <v>157</v>
-      </c>
-[...4 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="B83" s="1">
+        <v>12096</v>
+      </c>
+      <c r="D83" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="B84" s="1">
+        <v>12097</v>
+      </c>
+      <c r="D84" t="s">
         <v>161</v>
-      </c>
-[...4 lines deleted...]
-        <v>162</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="B85" s="1">
+        <v>12098</v>
+      </c>
+      <c r="D85" t="s">
         <v>163</v>
-      </c>
-[...4 lines deleted...]
-        <v>164</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="B86" s="1">
+        <v>40174</v>
+      </c>
+      <c r="D86" t="s">
         <v>165</v>
-      </c>
-[...4 lines deleted...]
-        <v>166</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="B87" s="1">
+        <v>40175</v>
+      </c>
+      <c r="D87" t="s">
         <v>167</v>
-      </c>
-[...4 lines deleted...]
-        <v>121</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" s="1" t="s">
         <v>168</v>
       </c>
       <c r="B88" s="1">
-        <v>11660</v>
+        <v>40176</v>
       </c>
       <c r="D88" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" s="1" t="s">
         <v>170</v>
       </c>
       <c r="B89" s="1">
-        <v>11661</v>
+        <v>40168</v>
       </c>
       <c r="D89" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" s="1" t="s">
         <v>172</v>
       </c>
       <c r="B90" s="1">
-        <v>11662</v>
+        <v>40177</v>
       </c>
       <c r="D90" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" s="1" t="s">
         <v>174</v>
       </c>
       <c r="B91" s="1">
-        <v>11663</v>
+        <v>40169</v>
       </c>
       <c r="D91" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" s="1" t="s">
         <v>176</v>
       </c>
       <c r="B92" s="1">
-        <v>11664</v>
+        <v>40178</v>
       </c>
       <c r="D92" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" s="1" t="s">
         <v>178</v>
       </c>
       <c r="B93" s="1">
-        <v>11665</v>
+        <v>40179</v>
       </c>
       <c r="D93" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" s="1" t="s">
         <v>180</v>
       </c>
       <c r="B94" s="1">
-        <v>11666</v>
+        <v>40170</v>
       </c>
       <c r="D94" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" s="1" t="s">
         <v>182</v>
       </c>
       <c r="B95" s="1">
-        <v>11667</v>
+        <v>40180</v>
       </c>
       <c r="D95" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" s="1" t="s">
         <v>184</v>
       </c>
       <c r="B96" s="1">
-        <v>11668</v>
+        <v>40171</v>
       </c>
       <c r="D96" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" s="1" t="s">
         <v>186</v>
       </c>
       <c r="B97" s="1">
-        <v>11865</v>
+        <v>40181</v>
       </c>
       <c r="D97" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" s="1" t="s">
         <v>188</v>
       </c>
       <c r="B98" s="1">
-        <v>11895</v>
+        <v>40172</v>
       </c>
       <c r="D98" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" s="1" t="s">
         <v>190</v>
       </c>
       <c r="B99" s="1">
-        <v>12060</v>
+        <v>40182</v>
       </c>
       <c r="D99" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" s="1" t="s">
         <v>192</v>
       </c>
       <c r="B100" s="1">
-        <v>12061</v>
+        <v>40183</v>
       </c>
       <c r="D100" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" s="1" t="s">
         <v>194</v>
       </c>
       <c r="B101" s="1">
-        <v>12062</v>
+        <v>40173</v>
       </c>
       <c r="D101" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" s="1" t="s">
         <v>196</v>
       </c>
       <c r="B102" s="1">
-        <v>12063</v>
+        <v>40184</v>
       </c>
       <c r="D102" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" s="1" t="s">
         <v>198</v>
       </c>
       <c r="B103" s="1">
-        <v>12064</v>
+        <v>40185</v>
       </c>
       <c r="D103" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" s="1" t="s">
         <v>200</v>
       </c>
       <c r="B104" s="1">
-        <v>12065</v>
+        <v>40186</v>
       </c>
       <c r="D104" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" s="1" t="s">
         <v>202</v>
       </c>
       <c r="B105" s="1">
-        <v>12066</v>
+        <v>40187</v>
       </c>
       <c r="D105" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" s="1" t="s">
         <v>204</v>
       </c>
       <c r="B106" s="1">
-        <v>12067</v>
+        <v>40192</v>
       </c>
       <c r="D106" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" s="1" t="s">
         <v>206</v>
       </c>
       <c r="B107" s="1">
-        <v>12068</v>
+        <v>40193</v>
       </c>
       <c r="D107" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" s="1" t="s">
         <v>208</v>
       </c>
       <c r="B108" s="1">
-        <v>12174</v>
+        <v>40194</v>
       </c>
       <c r="D108" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" s="1" t="s">
         <v>210</v>
       </c>
       <c r="B109" s="1">
-        <v>12176</v>
+        <v>40195</v>
       </c>
       <c r="D109" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" s="1" t="s">
         <v>212</v>
       </c>
       <c r="B110" s="1">
-        <v>12177</v>
+        <v>40212</v>
       </c>
       <c r="D110" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" s="1" t="s">
         <v>214</v>
       </c>
       <c r="B111" s="1">
-        <v>12183</v>
+        <v>40213</v>
       </c>
       <c r="D111" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" s="1" t="s">
         <v>216</v>
       </c>
       <c r="B112" s="1">
-        <v>12184</v>
+        <v>40215</v>
       </c>
       <c r="D112" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" s="1" t="s">
         <v>218</v>
       </c>
       <c r="B113" s="1">
-        <v>12186</v>
+        <v>40216</v>
       </c>
       <c r="D113" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" s="1" t="s">
         <v>220</v>
       </c>
       <c r="B114" s="1">
-        <v>12187</v>
+        <v>40311</v>
       </c>
       <c r="D114" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" s="1" t="s">
         <v>222</v>
       </c>
       <c r="B115" s="1">
-        <v>40311</v>
+        <v>40235</v>
       </c>
       <c r="D115" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" s="1" t="s">
         <v>224</v>
       </c>
       <c r="B116" s="1">
-        <v>40235</v>
+        <v>40236</v>
       </c>
       <c r="D116" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" s="1" t="s">
         <v>226</v>
       </c>
       <c r="B117" s="1">
-        <v>40236</v>
+        <v>40237</v>
       </c>
       <c r="D117" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" s="1" t="s">
         <v>228</v>
       </c>
       <c r="B118" s="1">
-        <v>40237</v>
+        <v>40238</v>
       </c>
       <c r="D118" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" s="1" t="s">
         <v>230</v>
       </c>
       <c r="B119" s="1">
-        <v>40238</v>
+        <v>40239</v>
       </c>
       <c r="D119" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" s="1" t="s">
         <v>232</v>
       </c>
       <c r="B120" s="1">
-        <v>40239</v>
+        <v>40240</v>
       </c>
       <c r="D120" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" s="1" t="s">
         <v>234</v>
       </c>
       <c r="B121" s="1">
-        <v>40240</v>
+        <v>40310</v>
       </c>
       <c r="D121" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" s="1" t="s">
         <v>236</v>
       </c>
       <c r="B122" s="1">
-        <v>40310</v>
+        <v>40312</v>
       </c>
       <c r="D122" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" s="1" t="s">
         <v>238</v>
       </c>
       <c r="B123" s="1">
-        <v>40312</v>
+        <v>40313</v>
       </c>
       <c r="D123" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" s="1" t="s">
         <v>240</v>
       </c>
       <c r="B124" s="1">
-        <v>40313</v>
+        <v>40314</v>
       </c>
       <c r="D124" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" s="1" t="s">
         <v>242</v>
       </c>
       <c r="B125" s="1">
-        <v>40314</v>
+        <v>40315</v>
       </c>
       <c r="D125" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" s="1" t="s">
         <v>244</v>
       </c>
       <c r="B126" s="1">
-        <v>40315</v>
+        <v>40138</v>
       </c>
       <c r="D126" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" s="1" t="s">
         <v>246</v>
       </c>
       <c r="B127" s="1">
-        <v>40138</v>
+        <v>40139</v>
       </c>
       <c r="D127" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" s="1" t="s">
         <v>248</v>
       </c>
       <c r="B128" s="1">
-        <v>40139</v>
+        <v>40140</v>
       </c>
       <c r="D128" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" s="1" t="s">
         <v>250</v>
       </c>
       <c r="B129" s="1">
-        <v>40140</v>
+        <v>40165</v>
       </c>
       <c r="D129" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" s="1" t="s">
         <v>252</v>
       </c>
       <c r="B130" s="1">
-        <v>40165</v>
+        <v>40166</v>
       </c>
       <c r="D130" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" s="1" t="s">
         <v>254</v>
       </c>
       <c r="B131" s="1">
-        <v>40166</v>
+        <v>40167</v>
       </c>
       <c r="D131" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" s="1" t="s">
         <v>256</v>
       </c>
       <c r="B132" s="1">
-        <v>40167</v>
+        <v>40091</v>
       </c>
       <c r="D132" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" s="1" t="s">
         <v>258</v>
       </c>
       <c r="B133" s="1">
-        <v>40091</v>
+        <v>40087</v>
       </c>
       <c r="D133" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" s="1" t="s">
         <v>260</v>
       </c>
       <c r="B134" s="1">
-        <v>40087</v>
+        <v>40088</v>
       </c>
       <c r="D134" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" s="1" t="s">
         <v>262</v>
       </c>
       <c r="B135" s="1">
-        <v>40088</v>
+        <v>40089</v>
       </c>
       <c r="D135" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" s="1" t="s">
         <v>264</v>
       </c>
       <c r="B136" s="1">
-        <v>40089</v>
+        <v>40090</v>
       </c>
       <c r="D136" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" s="1" t="s">
         <v>266</v>
       </c>
       <c r="B137" s="1">
-        <v>40090</v>
+        <v>40092</v>
       </c>
       <c r="D137" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" s="1" t="s">
         <v>268</v>
       </c>
       <c r="B138" s="1">
-        <v>40092</v>
+        <v>40093</v>
       </c>
       <c r="D138" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" s="1" t="s">
         <v>270</v>
       </c>
       <c r="B139" s="1">
-        <v>40093</v>
+        <v>40094</v>
       </c>
       <c r="D139" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" s="1" t="s">
         <v>272</v>
       </c>
       <c r="B140" s="1">
-        <v>40094</v>
+        <v>40044</v>
       </c>
       <c r="D140" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" s="1" t="s">
         <v>274</v>
       </c>
       <c r="B141" s="1">
-        <v>40044</v>
+        <v>40030</v>
       </c>
       <c r="D141" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" s="1" t="s">
         <v>276</v>
       </c>
       <c r="B142" s="1">
-        <v>40030</v>
+        <v>40031</v>
       </c>
       <c r="D142" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" s="1" t="s">
         <v>278</v>
       </c>
       <c r="B143" s="1">
-        <v>40031</v>
+        <v>40032</v>
       </c>
       <c r="D143" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" s="1" t="s">
         <v>280</v>
       </c>
       <c r="B144" s="1">
-        <v>40032</v>
+        <v>40033</v>
       </c>
       <c r="D144" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" s="1" t="s">
         <v>282</v>
       </c>
       <c r="B145" s="1">
-        <v>40033</v>
+        <v>40034</v>
       </c>
       <c r="D145" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" s="1" t="s">
         <v>284</v>
       </c>
       <c r="B146" s="1">
-        <v>40034</v>
+        <v>40035</v>
       </c>
       <c r="D146" t="s">
-        <v>275</v>
+        <v>285</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" s="1" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="B147" s="1">
-        <v>40035</v>
+        <v>40036</v>
       </c>
       <c r="D147" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" s="1" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="B148" s="1">
-        <v>40036</v>
+        <v>40037</v>
       </c>
       <c r="D148" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" s="1" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B149" s="1">
-        <v>40037</v>
+        <v>40040</v>
       </c>
       <c r="D149" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" s="1" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="B150" s="1">
-        <v>40040</v>
+        <v>40041</v>
       </c>
       <c r="D150" t="s">
-        <v>277</v>
+        <v>293</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" s="1" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="B151" s="1">
-        <v>40041</v>
+        <v>40042</v>
       </c>
       <c r="D151" t="s">
-        <v>279</v>
+        <v>295</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" s="1" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="B152" s="1">
-        <v>40042</v>
+        <v>40043</v>
       </c>
       <c r="D152" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" s="1" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="B153" s="1">
-        <v>40043</v>
+        <v>40045</v>
       </c>
       <c r="D153" t="s">
-        <v>283</v>
+        <v>299</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" s="1" t="s">
-        <v>296</v>
+        <v>300</v>
       </c>
       <c r="B154" s="1">
-        <v>40045</v>
+        <v>40046</v>
       </c>
       <c r="D154" t="s">
-        <v>286</v>
+        <v>301</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" s="1" t="s">
-        <v>297</v>
+        <v>302</v>
       </c>
       <c r="B155" s="1">
-        <v>40046</v>
+        <v>40047</v>
       </c>
       <c r="D155" t="s">
-        <v>288</v>
+        <v>303</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" s="1" t="s">
-        <v>298</v>
+        <v>304</v>
       </c>
       <c r="B156" s="1">
-        <v>40047</v>
+        <v>40332</v>
       </c>
       <c r="D156" t="s">
-        <v>290</v>
+        <v>305</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" s="1" t="s">
-        <v>299</v>
+        <v>306</v>
       </c>
       <c r="B157" s="1">
-        <v>40328</v>
+        <v>40333</v>
       </c>
       <c r="D157" t="s">
-        <v>300</v>
+        <v>307</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" s="1" t="s">
-        <v>301</v>
+        <v>308</v>
       </c>
       <c r="B158" s="1">
-        <v>40329</v>
+        <v>40334</v>
       </c>
       <c r="D158" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159" s="1" t="s">
-        <v>303</v>
+        <v>310</v>
       </c>
       <c r="B159" s="1">
-        <v>40330</v>
+        <v>40335</v>
       </c>
       <c r="D159" t="s">
-        <v>304</v>
+        <v>311</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" s="1" t="s">
-        <v>305</v>
+        <v>312</v>
       </c>
       <c r="B160" s="1">
-        <v>40331</v>
+        <v>40336</v>
       </c>
       <c r="D160" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" s="1" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="B161" s="1">
-        <v>40332</v>
+        <v>40337</v>
       </c>
       <c r="D161" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" s="1" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="B162" s="1">
-        <v>40333</v>
+        <v>40338</v>
       </c>
       <c r="D162" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163" s="1" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
       <c r="B163" s="1">
-        <v>40334</v>
+        <v>40339</v>
       </c>
       <c r="D163" t="s">
-        <v>312</v>
+        <v>319</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164" s="1" t="s">
-        <v>313</v>
+        <v>320</v>
       </c>
       <c r="B164" s="1">
-        <v>40335</v>
+        <v>40320</v>
       </c>
       <c r="D164" t="s">
-        <v>314</v>
+        <v>283</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" s="1" t="s">
-        <v>315</v>
+        <v>321</v>
       </c>
       <c r="B165" s="1">
-        <v>40336</v>
+        <v>40321</v>
       </c>
       <c r="D165" t="s">
-        <v>316</v>
+        <v>322</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166" s="1" t="s">
-        <v>317</v>
+        <v>323</v>
       </c>
       <c r="B166" s="1">
-        <v>40337</v>
+        <v>40322</v>
       </c>
       <c r="D166" t="s">
-        <v>318</v>
+        <v>324</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167" s="1" t="s">
-        <v>319</v>
+        <v>325</v>
       </c>
       <c r="B167" s="1">
-        <v>40338</v>
+        <v>40323</v>
       </c>
       <c r="D167" t="s">
-        <v>300</v>
+        <v>326</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168" s="1" t="s">
-        <v>320</v>
+        <v>327</v>
       </c>
       <c r="B168" s="1">
-        <v>40339</v>
+        <v>40324</v>
       </c>
       <c r="D168" t="s">
-        <v>302</v>
+        <v>328</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169" s="1" t="s">
-        <v>321</v>
+        <v>329</v>
       </c>
       <c r="B169" s="1">
-        <v>40320</v>
+        <v>40325</v>
       </c>
       <c r="D169" t="s">
-        <v>275</v>
+        <v>330</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170" s="1" t="s">
-        <v>322</v>
+        <v>331</v>
       </c>
       <c r="B170" s="1">
-        <v>40321</v>
+        <v>40326</v>
       </c>
       <c r="D170" t="s">
-        <v>306</v>
+        <v>332</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" s="1" t="s">
-        <v>323</v>
+        <v>333</v>
       </c>
       <c r="B171" s="1">
-        <v>40322</v>
+        <v>40327</v>
       </c>
       <c r="D171" t="s">
-        <v>308</v>
+        <v>334</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172" s="1" t="s">
-        <v>324</v>
+        <v>335</v>
       </c>
       <c r="B172" s="1">
-        <v>40323</v>
+        <v>40328</v>
       </c>
       <c r="D172" t="s">
-        <v>310</v>
+        <v>336</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173" s="1" t="s">
-        <v>325</v>
+        <v>337</v>
       </c>
       <c r="B173" s="1">
-        <v>40324</v>
+        <v>40329</v>
       </c>
       <c r="D173" t="s">
-        <v>312</v>
+        <v>338</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174" s="1" t="s">
-        <v>326</v>
+        <v>339</v>
       </c>
       <c r="B174" s="1">
-        <v>40325</v>
+        <v>40330</v>
       </c>
       <c r="D174" t="s">
-        <v>314</v>
+        <v>340</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175" s="1" t="s">
-        <v>327</v>
+        <v>341</v>
       </c>
       <c r="B175" s="1">
-        <v>40326</v>
+        <v>40331</v>
       </c>
       <c r="D175" t="s">
-        <v>316</v>
+        <v>342</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176" s="1" t="s">
-        <v>328</v>
+        <v>343</v>
       </c>
       <c r="B176" s="1">
-        <v>40327</v>
+        <v>40129</v>
       </c>
       <c r="D176" t="s">
-        <v>318</v>
+        <v>344</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177" s="1" t="s">
-        <v>329</v>
+        <v>345</v>
       </c>
       <c r="B177" s="1">
-        <v>40129</v>
+        <v>40128</v>
       </c>
       <c r="D177" t="s">
-        <v>330</v>
+        <v>346</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178" s="1" t="s">
-        <v>331</v>
+        <v>347</v>
       </c>
       <c r="B178" s="1">
-        <v>40128</v>
+        <v>40196</v>
       </c>
       <c r="D178" t="s">
-        <v>332</v>
+        <v>348</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179" s="1" t="s">
-        <v>333</v>
+        <v>349</v>
       </c>
       <c r="B179" s="1">
-        <v>40196</v>
+        <v>40197</v>
       </c>
       <c r="D179" t="s">
-        <v>334</v>
+        <v>350</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180" s="1" t="s">
-        <v>335</v>
+        <v>351</v>
       </c>
       <c r="B180" s="1">
-        <v>40197</v>
+        <v>40198</v>
       </c>
       <c r="D180" t="s">
-        <v>336</v>
+        <v>352</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181" s="1" t="s">
-        <v>337</v>
+        <v>353</v>
       </c>
       <c r="B181" s="1">
-        <v>40198</v>
+        <v>40199</v>
       </c>
       <c r="D181" t="s">
-        <v>338</v>
+        <v>354</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182" s="1" t="s">
-        <v>339</v>
-[...2 lines deleted...]
-        <v>40199</v>
+        <v>355</v>
+      </c>
+      <c r="B182" s="1" t="s">
+        <v>356</v>
       </c>
       <c r="D182" t="s">
-        <v>340</v>
+        <v>357</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183" s="1" t="s">
-        <v>341</v>
+        <v>358</v>
       </c>
       <c r="B183" s="1" t="s">
-        <v>342</v>
+        <v>359</v>
       </c>
       <c r="D183" t="s">
-        <v>343</v>
+        <v>360</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184" s="1" t="s">
-        <v>344</v>
+        <v>361</v>
       </c>
       <c r="B184" s="1" t="s">
-        <v>345</v>
+        <v>362</v>
       </c>
       <c r="D184" t="s">
-        <v>346</v>
+        <v>363</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185" s="1" t="s">
-        <v>347</v>
+        <v>364</v>
       </c>
       <c r="B185" s="1" t="s">
-        <v>348</v>
+        <v>365</v>
       </c>
       <c r="D185" t="s">
-        <v>349</v>
+        <v>366</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186" s="1" t="s">
-        <v>350</v>
+        <v>367</v>
       </c>
       <c r="B186" s="1" t="s">
-        <v>351</v>
+        <v>368</v>
       </c>
       <c r="D186" t="s">
-        <v>352</v>
+        <v>369</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187" s="1" t="s">
-        <v>353</v>
+        <v>370</v>
       </c>
       <c r="B187" s="1" t="s">
-        <v>354</v>
+        <v>371</v>
       </c>
       <c r="D187" t="s">
-        <v>355</v>
+        <v>372</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="A188" s="1" t="s">
-        <v>356</v>
+        <v>373</v>
       </c>
       <c r="B188" s="1" t="s">
-        <v>357</v>
+        <v>374</v>
       </c>
       <c r="D188" t="s">
-        <v>358</v>
+        <v>375</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="A189" s="1" t="s">
-        <v>359</v>
+        <v>376</v>
       </c>
       <c r="B189" s="1" t="s">
-        <v>360</v>
+        <v>377</v>
       </c>
       <c r="D189" t="s">
-        <v>361</v>
+        <v>378</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="A190" s="1" t="s">
-        <v>362</v>
+        <v>379</v>
       </c>
       <c r="B190" s="1" t="s">
-        <v>363</v>
+        <v>380</v>
       </c>
       <c r="D190" t="s">
-        <v>364</v>
+        <v>381</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="A191" s="1" t="s">
-        <v>365</v>
+        <v>382</v>
       </c>
       <c r="B191" s="1" t="s">
-        <v>366</v>
+        <v>383</v>
       </c>
       <c r="D191" t="s">
-        <v>367</v>
+        <v>384</v>
       </c>
     </row>
     <row r="192" spans="1:4">
       <c r="A192" s="1" t="s">
-        <v>368</v>
+        <v>385</v>
       </c>
       <c r="B192" s="1" t="s">
-        <v>369</v>
+        <v>386</v>
       </c>
       <c r="D192" t="s">
-        <v>370</v>
+        <v>387</v>
       </c>
     </row>
     <row r="193" spans="1:4">
       <c r="A193" s="1" t="s">
-        <v>371</v>
+        <v>388</v>
       </c>
       <c r="B193" s="1" t="s">
-        <v>372</v>
+        <v>389</v>
       </c>
       <c r="D193" t="s">
-        <v>373</v>
+        <v>390</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="A194" s="1" t="s">
-        <v>374</v>
-[...2 lines deleted...]
-        <v>375</v>
+        <v>391</v>
+      </c>
+      <c r="B194" s="1">
+        <v>41377</v>
       </c>
       <c r="D194" t="s">
-        <v>376</v>
+        <v>392</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="A195" s="1" t="s">
-        <v>377</v>
-[...2 lines deleted...]
-        <v>378</v>
+        <v>393</v>
+      </c>
+      <c r="B195" s="1">
+        <v>40066</v>
       </c>
       <c r="D195" t="s">
-        <v>379</v>
+        <v>394</v>
       </c>
     </row>
     <row r="196" spans="1:4">
       <c r="A196" s="1" t="s">
-        <v>380</v>
-[...2 lines deleted...]
-        <v>381</v>
+        <v>395</v>
+      </c>
+      <c r="B196" s="1">
+        <v>40071</v>
       </c>
       <c r="D196" t="s">
-        <v>382</v>
+        <v>396</v>
       </c>
     </row>
     <row r="197" spans="1:4">
       <c r="A197" s="1" t="s">
-        <v>383</v>
-[...2 lines deleted...]
-        <v>384</v>
+        <v>397</v>
+      </c>
+      <c r="B197" s="1">
+        <v>40073</v>
       </c>
       <c r="D197" t="s">
-        <v>385</v>
+        <v>398</v>
       </c>
     </row>
     <row r="198" spans="1:4">
       <c r="A198" s="1" t="s">
-        <v>386</v>
+        <v>399</v>
       </c>
       <c r="B198" s="1">
-        <v>40077</v>
+        <v>40075</v>
       </c>
       <c r="D198" t="s">
-        <v>387</v>
+        <v>392</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="A199" s="1" t="s">
-        <v>388</v>
+        <v>400</v>
       </c>
       <c r="B199" s="1">
-        <v>40064</v>
+        <v>40076</v>
       </c>
       <c r="D199" t="s">
-        <v>389</v>
+        <v>401</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="A200" s="1" t="s">
-        <v>390</v>
+        <v>402</v>
       </c>
       <c r="B200" s="1">
-        <v>40065</v>
+        <v>40078</v>
       </c>
       <c r="D200" t="s">
-        <v>391</v>
+        <v>403</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="A201" s="1" t="s">
-        <v>392</v>
+        <v>404</v>
       </c>
       <c r="B201" s="1">
-        <v>40066</v>
+        <v>40082</v>
       </c>
       <c r="D201" t="s">
-        <v>393</v>
+        <v>405</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="A202" s="1" t="s">
-        <v>394</v>
+        <v>406</v>
       </c>
       <c r="B202" s="1">
-        <v>40071</v>
+        <v>40350</v>
       </c>
       <c r="D202" t="s">
-        <v>395</v>
+        <v>407</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="A203" s="1" t="s">
-        <v>396</v>
+        <v>408</v>
       </c>
       <c r="B203" s="1">
-        <v>40072</v>
+        <v>40351</v>
       </c>
       <c r="D203" t="s">
-        <v>397</v>
+        <v>409</v>
       </c>
     </row>
     <row r="204" spans="1:4">
       <c r="A204" s="1" t="s">
-        <v>398</v>
+        <v>410</v>
       </c>
       <c r="B204" s="1">
-        <v>40073</v>
+        <v>40352</v>
       </c>
       <c r="D204" t="s">
-        <v>399</v>
+        <v>411</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="A205" s="1" t="s">
-        <v>400</v>
+        <v>412</v>
       </c>
       <c r="B205" s="1">
-        <v>40075</v>
+        <v>40353</v>
       </c>
       <c r="D205" t="s">
-        <v>401</v>
+        <v>413</v>
       </c>
     </row>
     <row r="206" spans="1:4">
       <c r="A206" s="1" t="s">
-        <v>402</v>
+        <v>414</v>
       </c>
       <c r="B206" s="1">
-        <v>40076</v>
+        <v>40354</v>
       </c>
       <c r="D206" t="s">
-        <v>403</v>
+        <v>415</v>
       </c>
     </row>
     <row r="207" spans="1:4">
       <c r="A207" s="1" t="s">
-        <v>404</v>
+        <v>416</v>
       </c>
       <c r="B207" s="1">
-        <v>40078</v>
+        <v>40355</v>
       </c>
       <c r="D207" t="s">
-        <v>405</v>
+        <v>417</v>
       </c>
     </row>
     <row r="208" spans="1:4">
       <c r="A208" s="1" t="s">
-        <v>406</v>
+        <v>418</v>
       </c>
       <c r="B208" s="1">
-        <v>40082</v>
+        <v>40356</v>
       </c>
       <c r="D208" t="s">
-        <v>407</v>
+        <v>419</v>
       </c>
     </row>
     <row r="209" spans="1:4">
       <c r="A209" s="1" t="s">
-        <v>408</v>
+        <v>420</v>
       </c>
       <c r="B209" s="1">
-        <v>40083</v>
+        <v>40357</v>
       </c>
       <c r="D209" t="s">
-        <v>409</v>
+        <v>421</v>
       </c>
     </row>
     <row r="210" spans="1:4">
       <c r="A210" s="1" t="s">
-        <v>410</v>
+        <v>422</v>
       </c>
       <c r="B210" s="1">
-        <v>40350</v>
+        <v>40358</v>
       </c>
       <c r="D210" t="s">
-        <v>411</v>
+        <v>423</v>
       </c>
     </row>
     <row r="211" spans="1:4">
       <c r="A211" s="1" t="s">
-        <v>412</v>
+        <v>424</v>
       </c>
       <c r="B211" s="1">
-        <v>40351</v>
+        <v>41360</v>
       </c>
       <c r="D211" t="s">
-        <v>413</v>
+        <v>425</v>
       </c>
     </row>
     <row r="212" spans="1:4">
       <c r="A212" s="1" t="s">
-        <v>414</v>
+        <v>426</v>
       </c>
       <c r="B212" s="1">
-        <v>40352</v>
+        <v>41361</v>
       </c>
       <c r="D212" t="s">
-        <v>415</v>
+        <v>427</v>
       </c>
     </row>
     <row r="213" spans="1:4">
       <c r="A213" s="1" t="s">
-        <v>416</v>
+        <v>428</v>
       </c>
       <c r="B213" s="1">
-        <v>40353</v>
+        <v>41362</v>
       </c>
       <c r="D213" t="s">
-        <v>417</v>
+        <v>429</v>
       </c>
     </row>
     <row r="214" spans="1:4">
       <c r="A214" s="1" t="s">
-        <v>418</v>
+        <v>430</v>
       </c>
       <c r="B214" s="1">
-        <v>40354</v>
+        <v>41363</v>
       </c>
       <c r="D214" t="s">
-        <v>419</v>
+        <v>398</v>
       </c>
     </row>
     <row r="215" spans="1:4">
       <c r="A215" s="1" t="s">
-        <v>420</v>
+        <v>431</v>
       </c>
       <c r="B215" s="1">
-        <v>40355</v>
+        <v>41364</v>
       </c>
       <c r="D215" t="s">
-        <v>421</v>
+        <v>396</v>
       </c>
     </row>
     <row r="216" spans="1:4">
       <c r="A216" s="1" t="s">
-        <v>422</v>
+        <v>432</v>
       </c>
       <c r="B216" s="1">
-        <v>40356</v>
+        <v>41370</v>
       </c>
       <c r="D216" t="s">
-        <v>423</v>
+        <v>433</v>
       </c>
     </row>
     <row r="217" spans="1:4">
       <c r="A217" s="1" t="s">
-        <v>424</v>
+        <v>434</v>
       </c>
       <c r="B217" s="1">
-        <v>40357</v>
+        <v>41371</v>
       </c>
       <c r="D217" t="s">
-        <v>425</v>
+        <v>435</v>
       </c>
     </row>
     <row r="218" spans="1:4">
       <c r="A218" s="1" t="s">
-        <v>426</v>
+        <v>436</v>
       </c>
       <c r="B218" s="1">
-        <v>40358</v>
+        <v>41372</v>
       </c>
       <c r="D218" t="s">
-        <v>427</v>
+        <v>437</v>
       </c>
     </row>
     <row r="219" spans="1:4">
       <c r="A219" s="1" t="s">
-        <v>428</v>
+        <v>438</v>
       </c>
       <c r="B219" s="1">
-        <v>41360</v>
+        <v>41373</v>
       </c>
       <c r="D219" t="s">
-        <v>389</v>
+        <v>439</v>
       </c>
     </row>
     <row r="220" spans="1:4">
       <c r="A220" s="1" t="s">
-        <v>429</v>
+        <v>440</v>
       </c>
       <c r="B220" s="1">
-        <v>41361</v>
+        <v>41374</v>
       </c>
       <c r="D220" t="s">
-        <v>391</v>
+        <v>441</v>
       </c>
     </row>
     <row r="221" spans="1:4">
       <c r="A221" s="1" t="s">
-        <v>430</v>
+        <v>442</v>
       </c>
       <c r="B221" s="1">
-        <v>41362</v>
+        <v>41375</v>
       </c>
       <c r="D221" t="s">
-        <v>397</v>
+        <v>443</v>
       </c>
     </row>
     <row r="222" spans="1:4">
       <c r="A222" s="1" t="s">
-        <v>431</v>
+        <v>444</v>
       </c>
       <c r="B222" s="1">
-        <v>41363</v>
+        <v>41376</v>
       </c>
       <c r="D222" t="s">
-        <v>399</v>
+        <v>445</v>
       </c>
     </row>
     <row r="223" spans="1:4">
       <c r="A223" s="1" t="s">
-        <v>432</v>
+        <v>446</v>
       </c>
       <c r="B223" s="1">
-        <v>41364</v>
+        <v>41378</v>
       </c>
       <c r="D223" t="s">
-        <v>395</v>
+        <v>447</v>
       </c>
     </row>
     <row r="224" spans="1:4">
       <c r="A224" s="1" t="s">
-        <v>433</v>
+        <v>448</v>
       </c>
       <c r="B224" s="1">
-        <v>41370</v>
+        <v>41379</v>
       </c>
       <c r="D224" t="s">
-        <v>434</v>
+        <v>405</v>
       </c>
     </row>
     <row r="225" spans="1:4">
       <c r="A225" s="1" t="s">
-        <v>435</v>
+        <v>449</v>
       </c>
       <c r="B225" s="1">
-        <v>41371</v>
+        <v>41380</v>
       </c>
       <c r="D225" t="s">
-        <v>436</v>
+        <v>403</v>
       </c>
     </row>
     <row r="226" spans="1:4">
       <c r="A226" s="1" t="s">
-        <v>437</v>
+        <v>450</v>
       </c>
       <c r="B226" s="1">
-        <v>41372</v>
+        <v>40134</v>
       </c>
       <c r="D226" t="s">
-        <v>438</v>
+        <v>451</v>
       </c>
     </row>
     <row r="227" spans="1:4">
       <c r="A227" s="1" t="s">
-        <v>439</v>
+        <v>452</v>
       </c>
       <c r="B227" s="1">
-        <v>41373</v>
+        <v>40124</v>
       </c>
       <c r="D227" t="s">
-        <v>440</v>
+        <v>453</v>
       </c>
     </row>
     <row r="228" spans="1:4">
       <c r="A228" s="1" t="s">
-        <v>441</v>
+        <v>454</v>
       </c>
       <c r="B228" s="1">
-        <v>41374</v>
+        <v>40125</v>
       </c>
       <c r="D228" t="s">
-        <v>442</v>
+        <v>455</v>
       </c>
     </row>
     <row r="229" spans="1:4">
       <c r="A229" s="1" t="s">
-        <v>443</v>
+        <v>456</v>
       </c>
       <c r="B229" s="1">
-        <v>41375</v>
+        <v>40126</v>
       </c>
       <c r="D229" t="s">
-        <v>444</v>
+        <v>457</v>
       </c>
     </row>
     <row r="230" spans="1:4">
       <c r="A230" s="1" t="s">
-        <v>445</v>
+        <v>458</v>
       </c>
       <c r="B230" s="1">
-        <v>41376</v>
+        <v>40127</v>
       </c>
       <c r="D230" t="s">
-        <v>446</v>
+        <v>459</v>
       </c>
     </row>
     <row r="231" spans="1:4">
       <c r="A231" s="1" t="s">
-        <v>447</v>
+        <v>460</v>
       </c>
       <c r="B231" s="1">
-        <v>41378</v>
+        <v>40135</v>
       </c>
       <c r="D231" t="s">
-        <v>387</v>
+        <v>461</v>
       </c>
     </row>
     <row r="232" spans="1:4">
       <c r="A232" s="1" t="s">
-        <v>448</v>
+        <v>462</v>
       </c>
       <c r="B232" s="1">
-        <v>41379</v>
+        <v>40136</v>
       </c>
       <c r="D232" t="s">
-        <v>407</v>
+        <v>463</v>
       </c>
     </row>
     <row r="233" spans="1:4">
       <c r="A233" s="1" t="s">
-        <v>449</v>
+        <v>464</v>
       </c>
       <c r="B233" s="1">
-        <v>41380</v>
+        <v>40137</v>
       </c>
       <c r="D233" t="s">
-        <v>405</v>
+        <v>465</v>
       </c>
     </row>
     <row r="234" spans="1:4">
       <c r="A234" s="1" t="s">
-        <v>450</v>
+        <v>466</v>
       </c>
       <c r="B234" s="1">
-        <v>41377</v>
+        <v>40114</v>
       </c>
       <c r="D234" t="s">
-        <v>401</v>
+        <v>467</v>
       </c>
     </row>
     <row r="235" spans="1:4">
       <c r="A235" s="1" t="s">
-        <v>451</v>
+        <v>468</v>
       </c>
       <c r="B235" s="1">
-        <v>40134</v>
+        <v>40014</v>
       </c>
       <c r="D235" t="s">
-        <v>452</v>
+        <v>469</v>
       </c>
     </row>
     <row r="236" spans="1:4">
       <c r="A236" s="1" t="s">
-        <v>453</v>
+        <v>470</v>
       </c>
       <c r="B236" s="1">
-        <v>40124</v>
+        <v>40015</v>
       </c>
       <c r="D236" t="s">
-        <v>452</v>
+        <v>471</v>
       </c>
     </row>
     <row r="237" spans="1:4">
       <c r="A237" s="1" t="s">
-        <v>454</v>
+        <v>472</v>
       </c>
       <c r="B237" s="1">
-        <v>40125</v>
+        <v>40016</v>
       </c>
       <c r="D237" t="s">
-        <v>455</v>
+        <v>473</v>
       </c>
     </row>
     <row r="238" spans="1:4">
       <c r="A238" s="1" t="s">
-        <v>456</v>
+        <v>474</v>
       </c>
       <c r="B238" s="1">
-        <v>40126</v>
+        <v>40100</v>
       </c>
       <c r="D238" t="s">
-        <v>457</v>
+        <v>475</v>
       </c>
     </row>
     <row r="239" spans="1:4">
       <c r="A239" s="1" t="s">
-        <v>458</v>
+        <v>476</v>
       </c>
       <c r="B239" s="1">
-        <v>40127</v>
+        <v>40102</v>
       </c>
       <c r="D239" t="s">
-        <v>459</v>
+        <v>477</v>
       </c>
     </row>
     <row r="240" spans="1:4">
       <c r="A240" s="1" t="s">
-        <v>460</v>
+        <v>478</v>
       </c>
       <c r="B240" s="1">
-        <v>40135</v>
+        <v>40103</v>
       </c>
       <c r="D240" t="s">
-        <v>455</v>
+        <v>479</v>
       </c>
     </row>
     <row r="241" spans="1:4">
       <c r="A241" s="1" t="s">
-        <v>461</v>
+        <v>480</v>
       </c>
       <c r="B241" s="1">
-        <v>40136</v>
+        <v>40110</v>
       </c>
       <c r="D241" t="s">
-        <v>457</v>
+        <v>481</v>
       </c>
     </row>
     <row r="242" spans="1:4">
       <c r="A242" s="1" t="s">
-        <v>462</v>
+        <v>482</v>
       </c>
       <c r="B242" s="1">
-        <v>40137</v>
+        <v>40112</v>
       </c>
       <c r="D242" t="s">
-        <v>459</v>
+        <v>483</v>
       </c>
     </row>
     <row r="243" spans="1:4">
       <c r="A243" s="1" t="s">
-        <v>463</v>
+        <v>484</v>
       </c>
       <c r="B243" s="1">
-        <v>40100</v>
+        <v>40113</v>
       </c>
       <c r="D243" t="s">
-        <v>464</v>
+        <v>485</v>
       </c>
     </row>
     <row r="244" spans="1:4">
       <c r="A244" s="1" t="s">
-        <v>465</v>
+        <v>486</v>
       </c>
       <c r="B244" s="1">
-        <v>40014</v>
+        <v>40115</v>
       </c>
       <c r="D244" t="s">
-        <v>466</v>
+        <v>487</v>
       </c>
     </row>
     <row r="245" spans="1:4">
       <c r="A245" s="1" t="s">
-        <v>467</v>
+        <v>488</v>
       </c>
       <c r="B245" s="1">
-        <v>40015</v>
+        <v>40116</v>
       </c>
       <c r="D245" t="s">
-        <v>468</v>
+        <v>489</v>
       </c>
     </row>
     <row r="246" spans="1:4">
       <c r="A246" s="1" t="s">
-        <v>469</v>
+        <v>490</v>
       </c>
       <c r="B246" s="1">
-        <v>40016</v>
+        <v>40360</v>
       </c>
       <c r="D246" t="s">
-        <v>470</v>
+        <v>491</v>
       </c>
     </row>
     <row r="247" spans="1:4">
       <c r="A247" s="1" t="s">
-        <v>471</v>
+        <v>492</v>
       </c>
       <c r="B247" s="1">
-        <v>40102</v>
+        <v>40361</v>
       </c>
       <c r="D247" t="s">
-        <v>472</v>
+        <v>493</v>
       </c>
     </row>
     <row r="248" spans="1:4">
       <c r="A248" s="1" t="s">
-        <v>473</v>
+        <v>494</v>
       </c>
       <c r="B248" s="1">
-        <v>40103</v>
+        <v>40362</v>
       </c>
       <c r="D248" t="s">
-        <v>474</v>
+        <v>495</v>
       </c>
     </row>
     <row r="249" spans="1:4">
       <c r="A249" s="1" t="s">
-        <v>475</v>
+        <v>496</v>
       </c>
       <c r="B249" s="1">
-        <v>40110</v>
+        <v>40363</v>
       </c>
       <c r="D249" t="s">
-        <v>464</v>
+        <v>497</v>
       </c>
     </row>
     <row r="250" spans="1:4">
       <c r="A250" s="1" t="s">
-        <v>476</v>
+        <v>498</v>
       </c>
       <c r="B250" s="1">
-        <v>40112</v>
+        <v>40364</v>
       </c>
       <c r="D250" t="s">
-        <v>472</v>
+        <v>499</v>
       </c>
     </row>
     <row r="251" spans="1:4">
       <c r="A251" s="1" t="s">
-        <v>477</v>
+        <v>500</v>
       </c>
       <c r="B251" s="1">
-        <v>40113</v>
+        <v>40365</v>
       </c>
       <c r="D251" t="s">
-        <v>474</v>
+        <v>501</v>
       </c>
     </row>
     <row r="252" spans="1:4">
       <c r="A252" s="1" t="s">
-        <v>478</v>
+        <v>502</v>
       </c>
       <c r="B252" s="1">
-        <v>40114</v>
+        <v>40366</v>
       </c>
       <c r="D252" t="s">
-        <v>466</v>
+        <v>503</v>
       </c>
     </row>
     <row r="253" spans="1:4">
       <c r="A253" s="1" t="s">
-        <v>479</v>
+        <v>504</v>
       </c>
       <c r="B253" s="1">
-        <v>40115</v>
+        <v>40367</v>
       </c>
       <c r="D253" t="s">
-        <v>468</v>
+        <v>505</v>
       </c>
     </row>
     <row r="254" spans="1:4">
       <c r="A254" s="1" t="s">
-        <v>480</v>
+        <v>506</v>
       </c>
       <c r="B254" s="1">
-        <v>40116</v>
+        <v>40368</v>
       </c>
       <c r="D254" t="s">
-        <v>470</v>
+        <v>507</v>
       </c>
     </row>
     <row r="255" spans="1:4">
       <c r="A255" s="1" t="s">
-        <v>481</v>
+        <v>508</v>
       </c>
       <c r="B255" s="1">
-        <v>40360</v>
+        <v>41117</v>
       </c>
       <c r="D255" t="s">
-        <v>482</v>
+        <v>509</v>
       </c>
     </row>
     <row r="256" spans="1:4">
       <c r="A256" s="1" t="s">
-        <v>483</v>
+        <v>510</v>
       </c>
       <c r="B256" s="1">
-        <v>40361</v>
+        <v>41118</v>
       </c>
       <c r="D256" t="s">
-        <v>484</v>
+        <v>511</v>
       </c>
     </row>
     <row r="257" spans="1:4">
       <c r="A257" s="1" t="s">
-        <v>485</v>
+        <v>512</v>
       </c>
       <c r="B257" s="1">
-        <v>40362</v>
+        <v>41119</v>
       </c>
       <c r="D257" t="s">
-        <v>486</v>
+        <v>513</v>
       </c>
     </row>
     <row r="258" spans="1:4">
       <c r="A258" s="1" t="s">
-        <v>487</v>
+        <v>514</v>
       </c>
       <c r="B258" s="1">
-        <v>40363</v>
+        <v>41120</v>
       </c>
       <c r="D258" t="s">
-        <v>488</v>
+        <v>515</v>
       </c>
     </row>
     <row r="259" spans="1:4">
       <c r="A259" s="1" t="s">
-        <v>489</v>
+        <v>516</v>
       </c>
       <c r="B259" s="1">
-        <v>40364</v>
+        <v>41121</v>
       </c>
       <c r="D259" t="s">
-        <v>490</v>
+        <v>517</v>
       </c>
     </row>
     <row r="260" spans="1:4">
       <c r="A260" s="1" t="s">
-        <v>491</v>
+        <v>518</v>
       </c>
       <c r="B260" s="1">
-        <v>40365</v>
+        <v>41122</v>
       </c>
       <c r="D260" t="s">
-        <v>492</v>
+        <v>519</v>
       </c>
     </row>
     <row r="261" spans="1:4">
       <c r="A261" s="1" t="s">
-        <v>493</v>
+        <v>520</v>
       </c>
       <c r="B261" s="1">
-        <v>40366</v>
+        <v>41123</v>
       </c>
       <c r="D261" t="s">
-        <v>494</v>
+        <v>521</v>
       </c>
     </row>
     <row r="262" spans="1:4">
       <c r="A262" s="1" t="s">
-        <v>495</v>
+        <v>522</v>
       </c>
       <c r="B262" s="1">
-        <v>40367</v>
+        <v>41124</v>
       </c>
       <c r="D262" t="s">
-        <v>496</v>
+        <v>523</v>
       </c>
     </row>
     <row r="263" spans="1:4">
       <c r="A263" s="1" t="s">
-        <v>497</v>
+        <v>524</v>
       </c>
       <c r="B263" s="1">
-        <v>40368</v>
+        <v>40246</v>
       </c>
       <c r="D263" t="s">
-        <v>498</v>
+        <v>525</v>
       </c>
     </row>
     <row r="264" spans="1:4">
       <c r="A264" s="1" t="s">
-        <v>499</v>
+        <v>526</v>
       </c>
       <c r="B264" s="1">
-        <v>41117</v>
+        <v>40247</v>
       </c>
       <c r="D264" t="s">
-        <v>500</v>
+        <v>527</v>
       </c>
     </row>
     <row r="265" spans="1:4">
       <c r="A265" s="1" t="s">
-        <v>501</v>
+        <v>528</v>
       </c>
       <c r="B265" s="1">
-        <v>41118</v>
+        <v>40248</v>
       </c>
       <c r="D265" t="s">
-        <v>502</v>
+        <v>529</v>
       </c>
     </row>
     <row r="266" spans="1:4">
       <c r="A266" s="1" t="s">
-        <v>503</v>
+        <v>530</v>
       </c>
       <c r="B266" s="1">
-        <v>41119</v>
+        <v>40249</v>
       </c>
       <c r="D266" t="s">
-        <v>504</v>
+        <v>531</v>
       </c>
     </row>
     <row r="267" spans="1:4">
       <c r="A267" s="1" t="s">
-        <v>505</v>
+        <v>532</v>
       </c>
       <c r="B267" s="1">
-        <v>41120</v>
+        <v>40250</v>
       </c>
       <c r="D267" t="s">
-        <v>488</v>
+        <v>533</v>
       </c>
     </row>
     <row r="268" spans="1:4">
       <c r="A268" s="1" t="s">
-        <v>506</v>
+        <v>534</v>
       </c>
       <c r="B268" s="1">
-        <v>41121</v>
+        <v>40251</v>
       </c>
       <c r="D268" t="s">
-        <v>507</v>
+        <v>535</v>
       </c>
     </row>
     <row r="269" spans="1:4">
       <c r="A269" s="1" t="s">
-        <v>508</v>
+        <v>536</v>
       </c>
       <c r="B269" s="1">
-        <v>41122</v>
+        <v>40143</v>
       </c>
       <c r="D269" t="s">
-        <v>509</v>
+        <v>537</v>
       </c>
     </row>
     <row r="270" spans="1:4">
       <c r="A270" s="1" t="s">
-        <v>510</v>
+        <v>538</v>
       </c>
       <c r="B270" s="1">
-        <v>41123</v>
+        <v>40145</v>
       </c>
       <c r="D270" t="s">
-        <v>511</v>
+        <v>539</v>
       </c>
     </row>
     <row r="271" spans="1:4">
       <c r="A271" s="1" t="s">
-        <v>512</v>
+        <v>540</v>
       </c>
       <c r="B271" s="1">
-        <v>41124</v>
+        <v>40146</v>
       </c>
       <c r="D271" t="s">
-        <v>513</v>
+        <v>541</v>
       </c>
     </row>
     <row r="272" spans="1:4">
       <c r="A272" s="1" t="s">
-        <v>514</v>
+        <v>542</v>
       </c>
       <c r="B272" s="1">
-        <v>40246</v>
+        <v>40147</v>
       </c>
       <c r="D272" t="s">
-        <v>515</v>
+        <v>543</v>
       </c>
     </row>
     <row r="273" spans="1:4">
       <c r="A273" s="1" t="s">
-        <v>516</v>
+        <v>544</v>
       </c>
       <c r="B273" s="1">
-        <v>40247</v>
+        <v>40148</v>
       </c>
       <c r="D273" t="s">
-        <v>517</v>
+        <v>545</v>
       </c>
     </row>
     <row r="274" spans="1:4">
       <c r="A274" s="1" t="s">
-        <v>518</v>
+        <v>546</v>
       </c>
       <c r="B274" s="1">
-        <v>40248</v>
+        <v>40149</v>
       </c>
       <c r="D274" t="s">
-        <v>519</v>
+        <v>547</v>
       </c>
     </row>
     <row r="275" spans="1:4">
       <c r="A275" s="1" t="s">
-        <v>520</v>
+        <v>548</v>
       </c>
       <c r="B275" s="1">
-        <v>40249</v>
+        <v>40095</v>
       </c>
       <c r="D275" t="s">
-        <v>521</v>
+        <v>549</v>
       </c>
     </row>
     <row r="276" spans="1:4">
       <c r="A276" s="1" t="s">
-        <v>522</v>
+        <v>550</v>
       </c>
       <c r="B276" s="1">
-        <v>40250</v>
+        <v>40097</v>
       </c>
       <c r="D276" t="s">
-        <v>523</v>
+        <v>551</v>
       </c>
     </row>
     <row r="277" spans="1:4">
       <c r="A277" s="1" t="s">
-        <v>524</v>
+        <v>552</v>
       </c>
       <c r="B277" s="1">
-        <v>40251</v>
+        <v>40098</v>
       </c>
       <c r="D277" t="s">
-        <v>525</v>
+        <v>553</v>
       </c>
     </row>
     <row r="278" spans="1:4">
       <c r="A278" s="1" t="s">
-        <v>526</v>
+        <v>554</v>
       </c>
       <c r="B278" s="1">
-        <v>40143</v>
+        <v>40099</v>
       </c>
       <c r="D278" t="s">
-        <v>527</v>
+        <v>555</v>
       </c>
     </row>
     <row r="279" spans="1:4">
       <c r="A279" s="1" t="s">
-        <v>528</v>
+        <v>556</v>
       </c>
       <c r="B279" s="1">
-        <v>40145</v>
+        <v>40280</v>
       </c>
       <c r="D279" t="s">
-        <v>529</v>
+        <v>557</v>
       </c>
     </row>
     <row r="280" spans="1:4">
       <c r="A280" s="1" t="s">
-        <v>530</v>
+        <v>558</v>
       </c>
       <c r="B280" s="1">
-        <v>40146</v>
+        <v>40281</v>
       </c>
       <c r="D280" t="s">
-        <v>531</v>
+        <v>559</v>
       </c>
     </row>
     <row r="281" spans="1:4">
       <c r="A281" s="1" t="s">
-        <v>532</v>
+        <v>560</v>
       </c>
       <c r="B281" s="1">
-        <v>40147</v>
+        <v>40282</v>
       </c>
       <c r="D281" t="s">
-        <v>533</v>
+        <v>561</v>
       </c>
     </row>
     <row r="282" spans="1:4">
       <c r="A282" s="1" t="s">
-        <v>534</v>
+        <v>562</v>
       </c>
       <c r="B282" s="1">
-        <v>40148</v>
+        <v>40283</v>
       </c>
       <c r="D282" t="s">
-        <v>535</v>
+        <v>563</v>
       </c>
     </row>
     <row r="283" spans="1:4">
       <c r="A283" s="1" t="s">
-        <v>536</v>
+        <v>564</v>
       </c>
       <c r="B283" s="1">
-        <v>40149</v>
+        <v>40284</v>
       </c>
       <c r="D283" t="s">
-        <v>537</v>
+        <v>565</v>
       </c>
     </row>
     <row r="284" spans="1:4">
       <c r="A284" s="1" t="s">
-        <v>538</v>
+        <v>566</v>
       </c>
       <c r="B284" s="1">
-        <v>40097</v>
+        <v>40285</v>
       </c>
       <c r="D284" t="s">
-        <v>539</v>
+        <v>567</v>
       </c>
     </row>
     <row r="285" spans="1:4">
       <c r="A285" s="1" t="s">
-        <v>540</v>
+        <v>568</v>
       </c>
       <c r="B285" s="1">
-        <v>40095</v>
+        <v>40153</v>
       </c>
       <c r="D285" t="s">
-        <v>541</v>
+        <v>569</v>
       </c>
     </row>
     <row r="286" spans="1:4">
       <c r="A286" s="1" t="s">
-        <v>542</v>
+        <v>570</v>
       </c>
       <c r="B286" s="1">
-        <v>40098</v>
+        <v>40154</v>
       </c>
       <c r="D286" t="s">
-        <v>543</v>
+        <v>571</v>
       </c>
     </row>
     <row r="287" spans="1:4">
       <c r="A287" s="1" t="s">
-        <v>544</v>
+        <v>572</v>
       </c>
       <c r="B287" s="1">
-        <v>40099</v>
+        <v>40155</v>
       </c>
       <c r="D287" t="s">
-        <v>545</v>
+        <v>573</v>
       </c>
     </row>
     <row r="288" spans="1:4">
       <c r="A288" s="1" t="s">
-        <v>546</v>
+        <v>574</v>
       </c>
       <c r="B288" s="1">
-        <v>40096</v>
+        <v>40157</v>
       </c>
       <c r="D288" t="s">
-        <v>547</v>
+        <v>575</v>
       </c>
     </row>
     <row r="289" spans="1:4">
       <c r="A289" s="1" t="s">
-        <v>548</v>
+        <v>576</v>
       </c>
       <c r="B289" s="1">
-        <v>40280</v>
+        <v>40158</v>
       </c>
       <c r="D289" t="s">
-        <v>549</v>
+        <v>577</v>
       </c>
     </row>
     <row r="290" spans="1:4">
       <c r="A290" s="1" t="s">
-        <v>550</v>
+        <v>578</v>
       </c>
       <c r="B290" s="1">
-        <v>40281</v>
+        <v>40159</v>
       </c>
       <c r="D290" t="s">
-        <v>551</v>
+        <v>579</v>
       </c>
     </row>
     <row r="291" spans="1:4">
       <c r="A291" s="1" t="s">
-        <v>552</v>
+        <v>580</v>
       </c>
       <c r="B291" s="1">
-        <v>40282</v>
+        <v>40160</v>
       </c>
       <c r="D291" t="s">
-        <v>553</v>
+        <v>581</v>
       </c>
     </row>
     <row r="292" spans="1:4">
       <c r="A292" s="1" t="s">
-        <v>554</v>
+        <v>582</v>
       </c>
       <c r="B292" s="1">
-        <v>40283</v>
+        <v>40161</v>
       </c>
       <c r="D292" t="s">
-        <v>555</v>
+        <v>583</v>
       </c>
     </row>
     <row r="293" spans="1:4">
       <c r="A293" s="1" t="s">
-        <v>556</v>
+        <v>584</v>
       </c>
       <c r="B293" s="1">
-        <v>40284</v>
+        <v>40162</v>
       </c>
       <c r="D293" t="s">
-        <v>557</v>
+        <v>585</v>
       </c>
     </row>
     <row r="294" spans="1:4">
       <c r="A294" s="1" t="s">
-        <v>558</v>
+        <v>586</v>
       </c>
       <c r="B294" s="1">
-        <v>40285</v>
+        <v>40163</v>
       </c>
       <c r="D294" t="s">
-        <v>559</v>
+        <v>587</v>
       </c>
     </row>
     <row r="295" spans="1:4">
       <c r="A295" s="1" t="s">
-        <v>560</v>
+        <v>588</v>
       </c>
       <c r="B295" s="1">
-        <v>40153</v>
+        <v>40254</v>
       </c>
       <c r="D295" t="s">
-        <v>561</v>
+        <v>589</v>
       </c>
     </row>
     <row r="296" spans="1:4">
       <c r="A296" s="1" t="s">
-        <v>562</v>
+        <v>590</v>
       </c>
       <c r="B296" s="1">
-        <v>40154</v>
+        <v>40258</v>
       </c>
       <c r="D296" t="s">
-        <v>563</v>
+        <v>591</v>
       </c>
     </row>
     <row r="297" spans="1:4">
       <c r="A297" s="1" t="s">
-        <v>564</v>
+        <v>592</v>
       </c>
       <c r="B297" s="1">
-        <v>40155</v>
+        <v>40259</v>
       </c>
       <c r="D297" t="s">
-        <v>565</v>
+        <v>593</v>
       </c>
     </row>
     <row r="298" spans="1:4">
       <c r="A298" s="1" t="s">
-        <v>566</v>
+        <v>594</v>
       </c>
       <c r="B298" s="1">
-        <v>40157</v>
+        <v>40260</v>
       </c>
       <c r="D298" t="s">
-        <v>567</v>
+        <v>595</v>
       </c>
     </row>
     <row r="299" spans="1:4">
       <c r="A299" s="1" t="s">
-        <v>568</v>
+        <v>596</v>
       </c>
       <c r="B299" s="1">
-        <v>40158</v>
+        <v>40261</v>
       </c>
       <c r="D299" t="s">
-        <v>569</v>
+        <v>597</v>
       </c>
     </row>
     <row r="300" spans="1:4">
       <c r="A300" s="1" t="s">
-        <v>570</v>
+        <v>598</v>
       </c>
       <c r="B300" s="1">
-        <v>40159</v>
+        <v>40262</v>
       </c>
       <c r="D300" t="s">
-        <v>571</v>
+        <v>599</v>
       </c>
     </row>
     <row r="301" spans="1:4">
       <c r="A301" s="1" t="s">
-        <v>572</v>
+        <v>600</v>
       </c>
       <c r="B301" s="1">
-        <v>40160</v>
+        <v>37500</v>
       </c>
       <c r="D301" t="s">
-        <v>573</v>
+        <v>601</v>
       </c>
     </row>
     <row r="302" spans="1:4">
       <c r="A302" s="1" t="s">
-        <v>574</v>
+        <v>602</v>
       </c>
       <c r="B302" s="1">
-        <v>40161</v>
+        <v>37501</v>
       </c>
       <c r="D302" t="s">
-        <v>575</v>
+        <v>603</v>
       </c>
     </row>
     <row r="303" spans="1:4">
       <c r="A303" s="1" t="s">
-        <v>576</v>
+        <v>604</v>
       </c>
       <c r="B303" s="1">
-        <v>40162</v>
+        <v>37502</v>
       </c>
       <c r="D303" t="s">
-        <v>577</v>
+        <v>605</v>
       </c>
     </row>
     <row r="304" spans="1:4">
       <c r="A304" s="1" t="s">
-        <v>578</v>
+        <v>606</v>
       </c>
       <c r="B304" s="1">
-        <v>40163</v>
+        <v>37503</v>
       </c>
       <c r="D304" t="s">
-        <v>579</v>
+        <v>607</v>
       </c>
     </row>
     <row r="305" spans="1:4">
       <c r="A305" s="1" t="s">
-        <v>580</v>
+        <v>608</v>
       </c>
       <c r="B305" s="1">
-        <v>40254</v>
+        <v>37508</v>
       </c>
       <c r="D305" t="s">
-        <v>581</v>
+        <v>609</v>
       </c>
     </row>
     <row r="306" spans="1:4">
       <c r="A306" s="1" t="s">
-        <v>582</v>
+        <v>610</v>
       </c>
       <c r="B306" s="1">
-        <v>40258</v>
+        <v>37509</v>
       </c>
       <c r="D306" t="s">
-        <v>583</v>
+        <v>611</v>
       </c>
     </row>
     <row r="307" spans="1:4">
       <c r="A307" s="1" t="s">
-        <v>584</v>
+        <v>612</v>
       </c>
       <c r="B307" s="1">
-        <v>40259</v>
+        <v>37514</v>
       </c>
       <c r="D307" t="s">
-        <v>585</v>
+        <v>613</v>
       </c>
     </row>
     <row r="308" spans="1:4">
       <c r="A308" s="1" t="s">
-        <v>586</v>
+        <v>614</v>
       </c>
       <c r="B308" s="1">
-        <v>40260</v>
+        <v>37515</v>
       </c>
       <c r="D308" t="s">
-        <v>587</v>
+        <v>615</v>
       </c>
     </row>
     <row r="309" spans="1:4">
       <c r="A309" s="1" t="s">
-        <v>588</v>
+        <v>616</v>
       </c>
       <c r="B309" s="1">
-        <v>40261</v>
+        <v>37518</v>
       </c>
       <c r="D309" t="s">
-        <v>589</v>
+        <v>617</v>
       </c>
     </row>
     <row r="310" spans="1:4">
       <c r="A310" s="1" t="s">
-        <v>590</v>
+        <v>618</v>
       </c>
       <c r="B310" s="1">
-        <v>40262</v>
+        <v>37519</v>
       </c>
       <c r="D310" t="s">
-        <v>591</v>
+        <v>619</v>
       </c>
     </row>
     <row r="311" spans="1:4">
       <c r="A311" s="1" t="s">
-        <v>592</v>
+        <v>620</v>
       </c>
       <c r="B311" s="1">
-        <v>37500</v>
+        <v>37600</v>
       </c>
       <c r="D311" t="s">
-        <v>593</v>
+        <v>601</v>
       </c>
     </row>
     <row r="312" spans="1:4">
       <c r="A312" s="1" t="s">
-        <v>594</v>
+        <v>621</v>
       </c>
       <c r="B312" s="1">
-        <v>37501</v>
+        <v>37804</v>
       </c>
       <c r="D312" t="s">
-        <v>595</v>
+        <v>622</v>
       </c>
     </row>
     <row r="313" spans="1:4">
       <c r="A313" s="1" t="s">
-        <v>596</v>
+        <v>623</v>
       </c>
       <c r="B313" s="1">
-        <v>37502</v>
+        <v>37805</v>
       </c>
       <c r="D313" t="s">
-        <v>597</v>
+        <v>624</v>
       </c>
     </row>
     <row r="314" spans="1:4">
       <c r="A314" s="1" t="s">
-        <v>598</v>
+        <v>625</v>
       </c>
       <c r="B314" s="1">
-        <v>37503</v>
+        <v>37810</v>
       </c>
       <c r="D314" t="s">
-        <v>599</v>
+        <v>626</v>
       </c>
     </row>
     <row r="315" spans="1:4">
       <c r="A315" s="1" t="s">
-        <v>600</v>
+        <v>627</v>
       </c>
       <c r="B315" s="1">
-        <v>37508</v>
+        <v>37811</v>
       </c>
       <c r="D315" t="s">
-        <v>601</v>
+        <v>628</v>
       </c>
     </row>
     <row r="316" spans="1:4">
       <c r="A316" s="1" t="s">
-        <v>602</v>
+        <v>629</v>
       </c>
       <c r="B316" s="1">
-        <v>37509</v>
+        <v>37816</v>
       </c>
       <c r="D316" t="s">
-        <v>603</v>
+        <v>630</v>
       </c>
     </row>
     <row r="317" spans="1:4">
       <c r="A317" s="1" t="s">
-        <v>604</v>
+        <v>631</v>
       </c>
       <c r="B317" s="1">
-        <v>37514</v>
+        <v>37817</v>
       </c>
       <c r="D317" t="s">
-        <v>605</v>
+        <v>632</v>
       </c>
     </row>
     <row r="318" spans="1:4">
       <c r="A318" s="1" t="s">
-        <v>606</v>
+        <v>633</v>
       </c>
       <c r="B318" s="1">
-        <v>37515</v>
+        <v>37818</v>
       </c>
       <c r="D318" t="s">
-        <v>607</v>
+        <v>617</v>
       </c>
     </row>
     <row r="319" spans="1:4">
       <c r="A319" s="1" t="s">
-        <v>608</v>
+        <v>634</v>
       </c>
       <c r="B319" s="1">
-        <v>37518</v>
+        <v>37819</v>
       </c>
       <c r="D319" t="s">
-        <v>609</v>
+        <v>619</v>
       </c>
     </row>
     <row r="320" spans="1:4">
       <c r="A320" s="1" t="s">
-        <v>610</v>
+        <v>635</v>
       </c>
       <c r="B320" s="1">
-        <v>37519</v>
+        <v>37820</v>
       </c>
       <c r="D320" t="s">
-        <v>611</v>
+        <v>636</v>
       </c>
     </row>
     <row r="321" spans="1:4">
       <c r="A321" s="1" t="s">
-        <v>612</v>
+        <v>637</v>
       </c>
       <c r="B321" s="1">
-        <v>37600</v>
+        <v>37821</v>
       </c>
       <c r="D321" t="s">
-        <v>593</v>
+        <v>638</v>
       </c>
     </row>
     <row r="322" spans="1:4">
       <c r="A322" s="1" t="s">
-        <v>613</v>
+        <v>639</v>
       </c>
       <c r="B322" s="1">
-        <v>37804</v>
+        <v>37826</v>
       </c>
       <c r="D322" t="s">
-        <v>614</v>
+        <v>640</v>
       </c>
     </row>
     <row r="323" spans="1:4">
       <c r="A323" s="1" t="s">
-        <v>615</v>
+        <v>641</v>
       </c>
       <c r="B323" s="1">
-        <v>37805</v>
+        <v>37827</v>
       </c>
       <c r="D323" t="s">
-        <v>616</v>
+        <v>642</v>
       </c>
     </row>
     <row r="324" spans="1:4">
       <c r="A324" s="1" t="s">
-        <v>617</v>
+        <v>643</v>
       </c>
       <c r="B324" s="1">
-        <v>37810</v>
+        <v>37830</v>
       </c>
       <c r="D324" t="s">
-        <v>618</v>
+        <v>601</v>
       </c>
     </row>
     <row r="325" spans="1:4">
       <c r="A325" s="1" t="s">
-        <v>619</v>
+        <v>644</v>
       </c>
       <c r="B325" s="1">
-        <v>37811</v>
+        <v>37831</v>
       </c>
       <c r="D325" t="s">
-        <v>620</v>
+        <v>603</v>
       </c>
     </row>
     <row r="326" spans="1:4">
       <c r="A326" s="1" t="s">
-        <v>621</v>
+        <v>645</v>
       </c>
       <c r="B326" s="1">
-        <v>37816</v>
+        <v>37832</v>
       </c>
       <c r="D326" t="s">
-        <v>622</v>
+        <v>605</v>
       </c>
     </row>
     <row r="327" spans="1:4">
       <c r="A327" s="1" t="s">
-        <v>623</v>
+        <v>646</v>
       </c>
       <c r="B327" s="1">
-        <v>37817</v>
+        <v>37833</v>
       </c>
       <c r="D327" t="s">
-        <v>624</v>
+        <v>607</v>
       </c>
     </row>
     <row r="328" spans="1:4">
       <c r="A328" s="1" t="s">
-        <v>625</v>
+        <v>647</v>
       </c>
       <c r="B328" s="1">
-        <v>37818</v>
+        <v>37848</v>
       </c>
       <c r="D328" t="s">
-        <v>609</v>
+        <v>617</v>
       </c>
     </row>
     <row r="329" spans="1:4">
       <c r="A329" s="1" t="s">
-        <v>626</v>
+        <v>648</v>
       </c>
       <c r="B329" s="1">
-        <v>37819</v>
+        <v>37849</v>
       </c>
       <c r="D329" t="s">
-        <v>611</v>
+        <v>619</v>
       </c>
     </row>
     <row r="330" spans="1:4">
       <c r="A330" s="1" t="s">
-        <v>627</v>
+        <v>649</v>
       </c>
       <c r="B330" s="1">
-        <v>37820</v>
+        <v>37850</v>
       </c>
       <c r="D330" t="s">
-        <v>628</v>
+        <v>636</v>
       </c>
     </row>
     <row r="331" spans="1:4">
       <c r="A331" s="1" t="s">
-        <v>629</v>
+        <v>650</v>
       </c>
       <c r="B331" s="1">
-        <v>37821</v>
+        <v>38220</v>
       </c>
       <c r="D331" t="s">
-        <v>630</v>
+        <v>636</v>
       </c>
     </row>
     <row r="332" spans="1:4">
       <c r="A332" s="1" t="s">
-        <v>631</v>
+        <v>651</v>
       </c>
       <c r="B332" s="1">
-        <v>37826</v>
+        <v>37851</v>
       </c>
       <c r="D332" t="s">
-        <v>632</v>
+        <v>638</v>
       </c>
     </row>
     <row r="333" spans="1:4">
       <c r="A333" s="1" t="s">
-        <v>633</v>
+        <v>652</v>
       </c>
       <c r="B333" s="1">
-        <v>37827</v>
+        <v>38221</v>
       </c>
       <c r="D333" t="s">
-        <v>634</v>
+        <v>638</v>
       </c>
     </row>
     <row r="334" spans="1:4">
       <c r="A334" s="1" t="s">
-        <v>635</v>
+        <v>653</v>
       </c>
       <c r="B334" s="1">
-        <v>37830</v>
+        <v>37852</v>
       </c>
       <c r="D334" t="s">
-        <v>593</v>
+        <v>654</v>
       </c>
     </row>
     <row r="335" spans="1:4">
       <c r="A335" s="1" t="s">
-        <v>636</v>
+        <v>655</v>
       </c>
       <c r="B335" s="1">
-        <v>37831</v>
+        <v>38226</v>
       </c>
       <c r="D335" t="s">
-        <v>595</v>
+        <v>640</v>
       </c>
     </row>
     <row r="336" spans="1:4">
       <c r="A336" s="1" t="s">
-        <v>637</v>
+        <v>656</v>
       </c>
       <c r="B336" s="1">
-        <v>37832</v>
+        <v>37853</v>
       </c>
       <c r="D336" t="s">
-        <v>597</v>
+        <v>657</v>
       </c>
     </row>
     <row r="337" spans="1:4">
       <c r="A337" s="1" t="s">
-        <v>638</v>
+        <v>658</v>
       </c>
       <c r="B337" s="1">
-        <v>37833</v>
+        <v>38227</v>
       </c>
       <c r="D337" t="s">
-        <v>599</v>
+        <v>642</v>
       </c>
     </row>
     <row r="338" spans="1:4">
       <c r="A338" s="1" t="s">
-        <v>639</v>
+        <v>659</v>
       </c>
       <c r="B338" s="1">
-        <v>37848</v>
+        <v>38102</v>
       </c>
       <c r="D338" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
     </row>
     <row r="339" spans="1:4">
       <c r="A339" s="1" t="s">
-        <v>640</v>
+        <v>660</v>
       </c>
       <c r="B339" s="1">
-        <v>37849</v>
+        <v>38103</v>
       </c>
       <c r="D339" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="340" spans="1:4">
       <c r="A340" s="1" t="s">
-        <v>641</v>
+        <v>661</v>
       </c>
       <c r="B340" s="1">
-        <v>37850</v>
+        <v>38116</v>
       </c>
       <c r="D340" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
     </row>
     <row r="341" spans="1:4">
       <c r="A341" s="1" t="s">
-        <v>642</v>
+        <v>662</v>
       </c>
       <c r="B341" s="1">
-        <v>38220</v>
+        <v>38117</v>
       </c>
       <c r="D341" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
     </row>
     <row r="342" spans="1:4">
       <c r="A342" s="1" t="s">
-        <v>643</v>
+        <v>663</v>
       </c>
       <c r="B342" s="1">
-        <v>37851</v>
+        <v>38118</v>
       </c>
       <c r="D342" t="s">
-        <v>630</v>
+        <v>617</v>
       </c>
     </row>
     <row r="343" spans="1:4">
       <c r="A343" s="1" t="s">
-        <v>644</v>
+        <v>664</v>
       </c>
       <c r="B343" s="1">
-        <v>38221</v>
+        <v>38119</v>
       </c>
       <c r="D343" t="s">
-        <v>630</v>
+        <v>619</v>
       </c>
     </row>
     <row r="344" spans="1:4">
       <c r="A344" s="1" t="s">
-        <v>645</v>
+        <v>665</v>
       </c>
       <c r="B344" s="1">
-        <v>37852</v>
+        <v>38120</v>
       </c>
       <c r="D344" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
     </row>
     <row r="345" spans="1:4">
       <c r="A345" s="1" t="s">
-        <v>647</v>
+        <v>666</v>
       </c>
       <c r="B345" s="1">
-        <v>38226</v>
+        <v>38121</v>
       </c>
       <c r="D345" t="s">
-        <v>632</v>
+        <v>638</v>
       </c>
     </row>
     <row r="346" spans="1:4">
       <c r="A346" s="1" t="s">
-        <v>648</v>
+        <v>667</v>
       </c>
       <c r="B346" s="1">
-        <v>37853</v>
+        <v>38126</v>
       </c>
       <c r="D346" t="s">
-        <v>649</v>
+        <v>640</v>
       </c>
     </row>
     <row r="347" spans="1:4">
       <c r="A347" s="1" t="s">
-        <v>650</v>
+        <v>668</v>
       </c>
       <c r="B347" s="1">
-        <v>38227</v>
+        <v>38127</v>
       </c>
       <c r="D347" t="s">
-        <v>634</v>
+        <v>642</v>
       </c>
     </row>
     <row r="348" spans="1:4">
       <c r="A348" s="1" t="s">
-        <v>651</v>
+        <v>669</v>
       </c>
       <c r="B348" s="1">
-        <v>38102</v>
+        <v>38202</v>
       </c>
       <c r="D348" t="s">
-        <v>597</v>
+        <v>605</v>
       </c>
     </row>
     <row r="349" spans="1:4">
       <c r="A349" s="1" t="s">
-        <v>652</v>
+        <v>670</v>
       </c>
       <c r="B349" s="1">
-        <v>38103</v>
+        <v>38203</v>
       </c>
       <c r="D349" t="s">
-        <v>599</v>
+        <v>607</v>
       </c>
     </row>
     <row r="350" spans="1:4">
       <c r="A350" s="1" t="s">
-        <v>653</v>
+        <v>671</v>
       </c>
       <c r="B350" s="1">
-        <v>38116</v>
+        <v>38216</v>
       </c>
       <c r="D350" t="s">
-        <v>622</v>
+        <v>630</v>
       </c>
     </row>
     <row r="351" spans="1:4">
       <c r="A351" s="1" t="s">
-        <v>654</v>
+        <v>672</v>
       </c>
       <c r="B351" s="1">
-        <v>38117</v>
+        <v>38217</v>
       </c>
       <c r="D351" t="s">
-        <v>624</v>
+        <v>632</v>
       </c>
     </row>
     <row r="352" spans="1:4">
       <c r="A352" s="1" t="s">
-        <v>655</v>
+        <v>673</v>
       </c>
       <c r="B352" s="1">
-        <v>38118</v>
+        <v>38218</v>
       </c>
       <c r="D352" t="s">
-        <v>609</v>
+        <v>617</v>
       </c>
     </row>
     <row r="353" spans="1:4">
       <c r="A353" s="1" t="s">
-        <v>656</v>
+        <v>674</v>
       </c>
       <c r="B353" s="1">
-        <v>38119</v>
+        <v>38219</v>
       </c>
       <c r="D353" t="s">
-        <v>611</v>
+        <v>619</v>
       </c>
     </row>
     <row r="354" spans="1:4">
       <c r="A354" s="1" t="s">
-        <v>657</v>
+        <v>675</v>
       </c>
       <c r="B354" s="1">
-        <v>38120</v>
+        <v>38504</v>
       </c>
       <c r="D354" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
     </row>
     <row r="355" spans="1:4">
       <c r="A355" s="1" t="s">
-        <v>658</v>
+        <v>676</v>
       </c>
       <c r="B355" s="1">
-        <v>38121</v>
+        <v>38505</v>
       </c>
       <c r="D355" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="356" spans="1:4">
       <c r="A356" s="1" t="s">
-        <v>659</v>
+        <v>677</v>
       </c>
       <c r="B356" s="1">
-        <v>38126</v>
+        <v>38508</v>
       </c>
       <c r="D356" t="s">
-        <v>632</v>
+        <v>609</v>
       </c>
     </row>
     <row r="357" spans="1:4">
       <c r="A357" s="1" t="s">
-        <v>660</v>
+        <v>678</v>
       </c>
       <c r="B357" s="1">
-        <v>38127</v>
+        <v>38509</v>
       </c>
       <c r="D357" t="s">
-        <v>634</v>
+        <v>611</v>
       </c>
     </row>
     <row r="358" spans="1:4">
       <c r="A358" s="1" t="s">
-        <v>661</v>
+        <v>679</v>
       </c>
       <c r="B358" s="1">
-        <v>38202</v>
+        <v>38522</v>
       </c>
       <c r="D358" t="s">
-        <v>597</v>
+        <v>654</v>
       </c>
     </row>
     <row r="359" spans="1:4">
       <c r="A359" s="1" t="s">
-        <v>662</v>
+        <v>680</v>
       </c>
       <c r="B359" s="1">
-        <v>38203</v>
+        <v>38523</v>
       </c>
       <c r="D359" t="s">
-        <v>599</v>
+        <v>657</v>
       </c>
     </row>
     <row r="360" spans="1:4">
       <c r="A360" s="1" t="s">
-        <v>663</v>
+        <v>681</v>
       </c>
       <c r="B360" s="1">
-        <v>38216</v>
+        <v>38526</v>
       </c>
       <c r="D360" t="s">
-        <v>622</v>
+        <v>640</v>
       </c>
     </row>
     <row r="361" spans="1:4">
       <c r="A361" s="1" t="s">
-        <v>664</v>
+        <v>682</v>
       </c>
       <c r="B361" s="1">
-        <v>38217</v>
+        <v>38527</v>
       </c>
       <c r="D361" t="s">
-        <v>624</v>
+        <v>642</v>
       </c>
     </row>
     <row r="362" spans="1:4">
       <c r="A362" s="1" t="s">
-        <v>665</v>
+        <v>683</v>
       </c>
       <c r="B362" s="1">
-        <v>38218</v>
+        <v>38606</v>
       </c>
       <c r="D362" t="s">
-        <v>609</v>
+        <v>684</v>
       </c>
     </row>
     <row r="363" spans="1:4">
       <c r="A363" s="1" t="s">
-        <v>666</v>
+        <v>685</v>
       </c>
       <c r="B363" s="1">
-        <v>38219</v>
+        <v>38607</v>
       </c>
       <c r="D363" t="s">
-        <v>611</v>
+        <v>686</v>
       </c>
     </row>
     <row r="364" spans="1:4">
       <c r="A364" s="1" t="s">
-        <v>667</v>
+        <v>687</v>
       </c>
       <c r="B364" s="1">
-        <v>38504</v>
+        <v>38608</v>
       </c>
       <c r="D364" t="s">
-        <v>614</v>
+        <v>609</v>
       </c>
     </row>
     <row r="365" spans="1:4">
       <c r="A365" s="1" t="s">
-        <v>668</v>
+        <v>688</v>
       </c>
       <c r="B365" s="1">
-        <v>38505</v>
+        <v>38609</v>
       </c>
       <c r="D365" t="s">
-        <v>616</v>
+        <v>611</v>
       </c>
     </row>
     <row r="366" spans="1:4">
       <c r="A366" s="1" t="s">
-        <v>669</v>
+        <v>689</v>
       </c>
       <c r="B366" s="1">
-        <v>38508</v>
+        <v>38616</v>
       </c>
       <c r="D366" t="s">
-        <v>601</v>
+        <v>630</v>
       </c>
     </row>
     <row r="367" spans="1:4">
       <c r="A367" s="1" t="s">
-        <v>670</v>
+        <v>690</v>
       </c>
       <c r="B367" s="1">
-        <v>38509</v>
+        <v>38617</v>
       </c>
       <c r="D367" t="s">
-        <v>603</v>
+        <v>632</v>
       </c>
     </row>
     <row r="368" spans="1:4">
       <c r="A368" s="1" t="s">
-        <v>671</v>
+        <v>691</v>
       </c>
       <c r="B368" s="1">
-        <v>38522</v>
+        <v>38620</v>
       </c>
       <c r="D368" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
     </row>
     <row r="369" spans="1:4">
       <c r="A369" s="1" t="s">
-        <v>672</v>
+        <v>692</v>
       </c>
       <c r="B369" s="1">
-        <v>38523</v>
+        <v>38621</v>
       </c>
       <c r="D369" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="370" spans="1:4">
       <c r="A370" s="1" t="s">
-        <v>673</v>
+        <v>693</v>
       </c>
       <c r="B370" s="1">
-        <v>38526</v>
+        <v>38626</v>
       </c>
       <c r="D370" t="s">
-        <v>632</v>
+        <v>640</v>
       </c>
     </row>
     <row r="371" spans="1:4">
       <c r="A371" s="1" t="s">
-        <v>674</v>
+        <v>694</v>
       </c>
       <c r="B371" s="1">
-        <v>38527</v>
+        <v>39410</v>
       </c>
       <c r="D371" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
     </row>
     <row r="372" spans="1:4">
       <c r="A372" s="1" t="s">
-        <v>675</v>
+        <v>695</v>
       </c>
       <c r="B372" s="1">
-        <v>38606</v>
+        <v>38627</v>
       </c>
       <c r="D372" t="s">
-        <v>676</v>
+        <v>642</v>
       </c>
     </row>
     <row r="373" spans="1:4">
       <c r="A373" s="1" t="s">
-        <v>677</v>
+        <v>696</v>
       </c>
       <c r="B373" s="1">
-        <v>38607</v>
+        <v>39411</v>
       </c>
       <c r="D373" t="s">
-        <v>678</v>
+        <v>628</v>
       </c>
     </row>
     <row r="374" spans="1:4">
       <c r="A374" s="1" t="s">
-        <v>679</v>
+        <v>697</v>
       </c>
       <c r="B374" s="1">
-        <v>38608</v>
+        <v>38700</v>
       </c>
       <c r="D374" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="375" spans="1:4">
       <c r="A375" s="1" t="s">
-        <v>680</v>
+        <v>698</v>
       </c>
       <c r="B375" s="1">
-        <v>38609</v>
+        <v>39416</v>
       </c>
       <c r="D375" t="s">
-        <v>603</v>
+        <v>630</v>
       </c>
     </row>
     <row r="376" spans="1:4">
       <c r="A376" s="1" t="s">
-        <v>681</v>
+        <v>699</v>
       </c>
       <c r="B376" s="1">
-        <v>38616</v>
+        <v>38701</v>
       </c>
       <c r="D376" t="s">
-        <v>622</v>
+        <v>603</v>
       </c>
     </row>
     <row r="377" spans="1:4">
       <c r="A377" s="1" t="s">
-        <v>682</v>
+        <v>700</v>
       </c>
       <c r="B377" s="1">
-        <v>38617</v>
+        <v>39417</v>
       </c>
       <c r="D377" t="s">
-        <v>624</v>
+        <v>632</v>
       </c>
     </row>
     <row r="378" spans="1:4">
       <c r="A378" s="1" t="s">
-        <v>683</v>
+        <v>701</v>
       </c>
       <c r="B378" s="1">
-        <v>38620</v>
+        <v>39420</v>
       </c>
       <c r="D378" t="s">
-        <v>628</v>
+        <v>636</v>
       </c>
     </row>
     <row r="379" spans="1:4">
       <c r="A379" s="1" t="s">
-        <v>684</v>
+        <v>702</v>
       </c>
       <c r="B379" s="1">
-        <v>38621</v>
+        <v>38702</v>
       </c>
       <c r="D379" t="s">
-        <v>630</v>
+        <v>605</v>
       </c>
     </row>
     <row r="380" spans="1:4">
       <c r="A380" s="1" t="s">
-        <v>685</v>
+        <v>703</v>
       </c>
       <c r="B380" s="1">
-        <v>38626</v>
+        <v>39421</v>
       </c>
       <c r="D380" t="s">
-        <v>632</v>
+        <v>638</v>
       </c>
     </row>
     <row r="381" spans="1:4">
       <c r="A381" s="1" t="s">
-        <v>686</v>
+        <v>704</v>
       </c>
       <c r="B381" s="1">
-        <v>39410</v>
+        <v>38703</v>
       </c>
       <c r="D381" t="s">
-        <v>618</v>
+        <v>607</v>
       </c>
     </row>
     <row r="382" spans="1:4">
       <c r="A382" s="1" t="s">
-        <v>687</v>
+        <v>705</v>
       </c>
       <c r="B382" s="1">
-        <v>38627</v>
+        <v>39426</v>
       </c>
       <c r="D382" t="s">
-        <v>634</v>
+        <v>640</v>
       </c>
     </row>
     <row r="383" spans="1:4">
       <c r="A383" s="1" t="s">
-        <v>688</v>
+        <v>706</v>
       </c>
       <c r="B383" s="1">
-        <v>39411</v>
+        <v>38715</v>
       </c>
       <c r="D383" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
     </row>
     <row r="384" spans="1:4">
       <c r="A384" s="1" t="s">
-        <v>689</v>
+        <v>707</v>
       </c>
       <c r="B384" s="1">
-        <v>38700</v>
+        <v>39427</v>
       </c>
       <c r="D384" t="s">
-        <v>593</v>
+        <v>642</v>
       </c>
     </row>
     <row r="385" spans="1:4">
       <c r="A385" s="1" t="s">
-        <v>690</v>
+        <v>708</v>
       </c>
       <c r="B385" s="1">
-        <v>39416</v>
+        <v>38720</v>
       </c>
       <c r="D385" t="s">
-        <v>622</v>
+        <v>636</v>
       </c>
     </row>
     <row r="386" spans="1:4">
       <c r="A386" s="1" t="s">
-        <v>691</v>
+        <v>709</v>
       </c>
       <c r="B386" s="1">
-        <v>38701</v>
+        <v>39430</v>
       </c>
       <c r="D386" t="s">
-        <v>595</v>
+        <v>601</v>
       </c>
     </row>
     <row r="387" spans="1:4">
       <c r="A387" s="1" t="s">
-        <v>692</v>
+        <v>710</v>
       </c>
       <c r="B387" s="1">
-        <v>39417</v>
+        <v>38721</v>
       </c>
       <c r="D387" t="s">
-        <v>624</v>
+        <v>638</v>
       </c>
     </row>
     <row r="388" spans="1:4">
       <c r="A388" s="1" t="s">
-        <v>693</v>
+        <v>711</v>
       </c>
       <c r="B388" s="1">
-        <v>39420</v>
+        <v>39431</v>
       </c>
       <c r="D388" t="s">
-        <v>628</v>
+        <v>603</v>
       </c>
     </row>
     <row r="389" spans="1:4">
       <c r="A389" s="1" t="s">
-        <v>694</v>
+        <v>712</v>
       </c>
       <c r="B389" s="1">
-        <v>38702</v>
+        <v>38722</v>
       </c>
       <c r="D389" t="s">
-        <v>597</v>
+        <v>654</v>
       </c>
     </row>
     <row r="390" spans="1:4">
       <c r="A390" s="1" t="s">
-        <v>695</v>
+        <v>713</v>
       </c>
       <c r="B390" s="1">
-        <v>39421</v>
+        <v>39432</v>
       </c>
       <c r="D390" t="s">
-        <v>630</v>
+        <v>605</v>
       </c>
     </row>
     <row r="391" spans="1:4">
       <c r="A391" s="1" t="s">
-        <v>696</v>
+        <v>714</v>
       </c>
       <c r="B391" s="1">
-        <v>38703</v>
+        <v>38723</v>
       </c>
       <c r="D391" t="s">
-        <v>599</v>
+        <v>657</v>
       </c>
     </row>
     <row r="392" spans="1:4">
       <c r="A392" s="1" t="s">
-        <v>697</v>
+        <v>715</v>
       </c>
       <c r="B392" s="1">
-        <v>39426</v>
+        <v>39433</v>
       </c>
       <c r="D392" t="s">
-        <v>632</v>
+        <v>607</v>
       </c>
     </row>
     <row r="393" spans="1:4">
       <c r="A393" s="1" t="s">
-        <v>698</v>
+        <v>716</v>
       </c>
       <c r="B393" s="1">
-        <v>38715</v>
+        <v>38730</v>
       </c>
       <c r="D393" t="s">
-        <v>607</v>
+        <v>601</v>
       </c>
     </row>
     <row r="394" spans="1:4">
       <c r="A394" s="1" t="s">
-        <v>699</v>
+        <v>717</v>
       </c>
       <c r="B394" s="1">
-        <v>39427</v>
+        <v>39438</v>
       </c>
       <c r="D394" t="s">
-        <v>634</v>
+        <v>609</v>
       </c>
     </row>
     <row r="395" spans="1:4">
       <c r="A395" s="1" t="s">
-        <v>700</v>
+        <v>718</v>
       </c>
       <c r="B395" s="1">
-        <v>38720</v>
+        <v>39439</v>
       </c>
       <c r="D395" t="s">
-        <v>628</v>
+        <v>611</v>
       </c>
     </row>
     <row r="396" spans="1:4">
       <c r="A396" s="1" t="s">
-        <v>701</v>
+        <v>719</v>
       </c>
       <c r="B396" s="1">
-        <v>39430</v>
+        <v>38731</v>
       </c>
       <c r="D396" t="s">
-        <v>593</v>
+        <v>603</v>
       </c>
     </row>
     <row r="397" spans="1:4">
       <c r="A397" s="1" t="s">
-        <v>702</v>
+        <v>720</v>
       </c>
       <c r="B397" s="1">
-        <v>38721</v>
+        <v>39444</v>
       </c>
       <c r="D397" t="s">
-        <v>630</v>
+        <v>613</v>
       </c>
     </row>
     <row r="398" spans="1:4">
       <c r="A398" s="1" t="s">
-        <v>703</v>
+        <v>721</v>
       </c>
       <c r="B398" s="1">
-        <v>39431</v>
+        <v>38732</v>
       </c>
       <c r="D398" t="s">
-        <v>595</v>
+        <v>605</v>
       </c>
     </row>
     <row r="399" spans="1:4">
       <c r="A399" s="1" t="s">
-        <v>704</v>
+        <v>722</v>
       </c>
       <c r="B399" s="1">
-        <v>38722</v>
+        <v>39445</v>
       </c>
       <c r="D399" t="s">
-        <v>646</v>
+        <v>615</v>
       </c>
     </row>
     <row r="400" spans="1:4">
       <c r="A400" s="1" t="s">
-        <v>705</v>
+        <v>723</v>
       </c>
       <c r="B400" s="1">
-        <v>39432</v>
+        <v>38733</v>
       </c>
       <c r="D400" t="s">
-        <v>597</v>
+        <v>607</v>
       </c>
     </row>
     <row r="401" spans="1:4">
       <c r="A401" s="1" t="s">
-        <v>706</v>
+        <v>724</v>
       </c>
       <c r="B401" s="1">
-        <v>38723</v>
+        <v>39448</v>
       </c>
       <c r="D401" t="s">
-        <v>649</v>
+        <v>617</v>
       </c>
     </row>
     <row r="402" spans="1:4">
       <c r="A402" s="1" t="s">
-        <v>707</v>
+        <v>725</v>
       </c>
       <c r="B402" s="1">
-        <v>39433</v>
+        <v>39449</v>
       </c>
       <c r="D402" t="s">
-        <v>599</v>
+        <v>619</v>
       </c>
     </row>
     <row r="403" spans="1:4">
       <c r="A403" s="1" t="s">
-        <v>708</v>
+        <v>726</v>
       </c>
       <c r="B403" s="1">
-        <v>38730</v>
+        <v>38744</v>
       </c>
       <c r="D403" t="s">
-        <v>593</v>
+        <v>613</v>
       </c>
     </row>
     <row r="404" spans="1:4">
       <c r="A404" s="1" t="s">
-        <v>709</v>
+        <v>727</v>
       </c>
       <c r="B404" s="1">
-        <v>39438</v>
+        <v>38745</v>
       </c>
       <c r="D404" t="s">
-        <v>601</v>
+        <v>615</v>
       </c>
     </row>
     <row r="405" spans="1:4">
       <c r="A405" s="1" t="s">
-        <v>710</v>
+        <v>728</v>
       </c>
       <c r="B405" s="1">
-        <v>39439</v>
+        <v>38750</v>
       </c>
       <c r="D405" t="s">
-        <v>603</v>
+        <v>636</v>
       </c>
     </row>
     <row r="406" spans="1:4">
       <c r="A406" s="1" t="s">
-        <v>711</v>
+        <v>729</v>
       </c>
       <c r="B406" s="1">
-        <v>38731</v>
+        <v>38751</v>
       </c>
       <c r="D406" t="s">
-        <v>595</v>
+        <v>638</v>
       </c>
     </row>
     <row r="407" spans="1:4">
       <c r="A407" s="1" t="s">
-        <v>712</v>
+        <v>730</v>
       </c>
       <c r="B407" s="1">
-        <v>39444</v>
+        <v>38920</v>
       </c>
       <c r="D407" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="408" spans="1:4">
       <c r="A408" s="1" t="s">
-        <v>713</v>
+        <v>731</v>
       </c>
       <c r="B408" s="1">
-        <v>38732</v>
+        <v>38921</v>
       </c>
       <c r="D408" t="s">
-        <v>597</v>
+        <v>603</v>
       </c>
     </row>
     <row r="409" spans="1:4">
       <c r="A409" s="1" t="s">
-        <v>714</v>
+        <v>732</v>
       </c>
       <c r="B409" s="1">
-        <v>39445</v>
+        <v>38922</v>
       </c>
       <c r="D409" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
     </row>
     <row r="410" spans="1:4">
       <c r="A410" s="1" t="s">
-        <v>715</v>
+        <v>733</v>
       </c>
       <c r="B410" s="1">
-        <v>38733</v>
+        <v>38923</v>
       </c>
       <c r="D410" t="s">
-        <v>599</v>
+        <v>607</v>
       </c>
     </row>
     <row r="411" spans="1:4">
       <c r="A411" s="1" t="s">
-        <v>716</v>
+        <v>734</v>
       </c>
       <c r="B411" s="1">
-        <v>39448</v>
+        <v>38928</v>
       </c>
       <c r="D411" t="s">
         <v>609</v>
       </c>
     </row>
     <row r="412" spans="1:4">
       <c r="A412" s="1" t="s">
-        <v>717</v>
+        <v>735</v>
       </c>
       <c r="B412" s="1">
-        <v>39449</v>
+        <v>38929</v>
       </c>
       <c r="D412" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="413" spans="1:4">
       <c r="A413" s="1" t="s">
-        <v>718</v>
+        <v>736</v>
       </c>
       <c r="B413" s="1">
-        <v>38744</v>
+        <v>38938</v>
       </c>
       <c r="D413" t="s">
-        <v>605</v>
+        <v>617</v>
       </c>
     </row>
     <row r="414" spans="1:4">
       <c r="A414" s="1" t="s">
-        <v>719</v>
+        <v>737</v>
       </c>
       <c r="B414" s="1">
-        <v>38745</v>
+        <v>38939</v>
       </c>
       <c r="D414" t="s">
-        <v>607</v>
+        <v>619</v>
       </c>
     </row>
     <row r="415" spans="1:4">
       <c r="A415" s="1" t="s">
-        <v>720</v>
+        <v>738</v>
       </c>
       <c r="B415" s="1">
-        <v>38750</v>
+        <v>38940</v>
       </c>
       <c r="D415" t="s">
-        <v>628</v>
+        <v>636</v>
       </c>
     </row>
     <row r="416" spans="1:4">
       <c r="A416" s="1" t="s">
-        <v>721</v>
+        <v>739</v>
       </c>
       <c r="B416" s="1">
-        <v>38751</v>
+        <v>38941</v>
       </c>
       <c r="D416" t="s">
-        <v>630</v>
+        <v>638</v>
       </c>
     </row>
     <row r="417" spans="1:4">
       <c r="A417" s="1" t="s">
-        <v>722</v>
+        <v>740</v>
       </c>
       <c r="B417" s="1">
-        <v>38920</v>
+        <v>38950</v>
       </c>
       <c r="D417" t="s">
-        <v>593</v>
+        <v>601</v>
       </c>
     </row>
     <row r="418" spans="1:4">
       <c r="A418" s="1" t="s">
-        <v>723</v>
+        <v>741</v>
       </c>
       <c r="B418" s="1">
-        <v>38921</v>
+        <v>38951</v>
       </c>
       <c r="D418" t="s">
-        <v>595</v>
+        <v>603</v>
       </c>
     </row>
     <row r="419" spans="1:4">
       <c r="A419" s="1" t="s">
-        <v>724</v>
+        <v>742</v>
       </c>
       <c r="B419" s="1">
-        <v>38922</v>
+        <v>38952</v>
       </c>
       <c r="D419" t="s">
-        <v>597</v>
+        <v>605</v>
       </c>
     </row>
     <row r="420" spans="1:4">
       <c r="A420" s="1" t="s">
-        <v>725</v>
+        <v>743</v>
       </c>
       <c r="B420" s="1">
-        <v>38923</v>
+        <v>38953</v>
       </c>
       <c r="D420" t="s">
-        <v>599</v>
+        <v>607</v>
       </c>
     </row>
     <row r="421" spans="1:4">
       <c r="A421" s="1" t="s">
-        <v>726</v>
+        <v>744</v>
       </c>
       <c r="B421" s="1">
-        <v>38928</v>
+        <v>38964</v>
       </c>
       <c r="D421" t="s">
-        <v>601</v>
+        <v>613</v>
       </c>
     </row>
     <row r="422" spans="1:4">
       <c r="A422" s="1" t="s">
-        <v>727</v>
+        <v>745</v>
       </c>
       <c r="B422" s="1">
-        <v>38929</v>
+        <v>38965</v>
       </c>
       <c r="D422" t="s">
-        <v>603</v>
+        <v>615</v>
       </c>
     </row>
     <row r="423" spans="1:4">
       <c r="A423" s="1" t="s">
-        <v>728</v>
+        <v>746</v>
       </c>
       <c r="B423" s="1">
-        <v>38938</v>
+        <v>38968</v>
       </c>
       <c r="D423" t="s">
-        <v>609</v>
+        <v>617</v>
       </c>
     </row>
     <row r="424" spans="1:4">
       <c r="A424" s="1" t="s">
-        <v>729</v>
+        <v>747</v>
       </c>
       <c r="B424" s="1">
-        <v>38939</v>
+        <v>38969</v>
       </c>
       <c r="D424" t="s">
-        <v>611</v>
+        <v>619</v>
       </c>
     </row>
     <row r="425" spans="1:4">
       <c r="A425" s="1" t="s">
-        <v>730</v>
+        <v>748</v>
       </c>
       <c r="B425" s="1">
-        <v>38940</v>
+        <v>38970</v>
       </c>
       <c r="D425" t="s">
-        <v>628</v>
+        <v>636</v>
       </c>
     </row>
     <row r="426" spans="1:4">
       <c r="A426" s="1" t="s">
-        <v>731</v>
+        <v>749</v>
       </c>
       <c r="B426" s="1">
-        <v>38941</v>
+        <v>38971</v>
       </c>
       <c r="D426" t="s">
-        <v>630</v>
+        <v>638</v>
       </c>
     </row>
     <row r="427" spans="1:4">
       <c r="A427" s="1" t="s">
-        <v>732</v>
+        <v>750</v>
       </c>
       <c r="B427" s="1">
-        <v>38950</v>
+        <v>39000</v>
       </c>
       <c r="D427" t="s">
-        <v>593</v>
+        <v>601</v>
       </c>
     </row>
     <row r="428" spans="1:4">
       <c r="A428" s="1" t="s">
-        <v>733</v>
+        <v>751</v>
       </c>
       <c r="B428" s="1">
-        <v>38951</v>
+        <v>39001</v>
       </c>
       <c r="D428" t="s">
-        <v>595</v>
+        <v>603</v>
       </c>
     </row>
     <row r="429" spans="1:4">
       <c r="A429" s="1" t="s">
-        <v>734</v>
+        <v>752</v>
       </c>
       <c r="B429" s="1">
-        <v>38952</v>
+        <v>39002</v>
       </c>
       <c r="D429" t="s">
-        <v>597</v>
+        <v>605</v>
       </c>
     </row>
     <row r="430" spans="1:4">
       <c r="A430" s="1" t="s">
-        <v>735</v>
+        <v>753</v>
       </c>
       <c r="B430" s="1">
-        <v>38953</v>
+        <v>39003</v>
       </c>
       <c r="D430" t="s">
-        <v>599</v>
+        <v>607</v>
       </c>
     </row>
     <row r="431" spans="1:4">
       <c r="A431" s="1" t="s">
-        <v>736</v>
+        <v>754</v>
       </c>
       <c r="B431" s="1">
-        <v>38964</v>
+        <v>39004</v>
       </c>
       <c r="D431" t="s">
-        <v>605</v>
+        <v>622</v>
       </c>
     </row>
     <row r="432" spans="1:4">
       <c r="A432" s="1" t="s">
-        <v>737</v>
+        <v>755</v>
       </c>
       <c r="B432" s="1">
-        <v>38965</v>
+        <v>39005</v>
       </c>
       <c r="D432" t="s">
-        <v>607</v>
+        <v>624</v>
       </c>
     </row>
     <row r="433" spans="1:4">
       <c r="A433" s="1" t="s">
-        <v>738</v>
+        <v>756</v>
       </c>
       <c r="B433" s="1">
-        <v>38968</v>
+        <v>39008</v>
       </c>
       <c r="D433" t="s">
         <v>609</v>
       </c>
     </row>
     <row r="434" spans="1:4">
       <c r="A434" s="1" t="s">
-        <v>739</v>
+        <v>757</v>
       </c>
       <c r="B434" s="1">
-        <v>38969</v>
+        <v>39009</v>
       </c>
       <c r="D434" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="435" spans="1:4">
       <c r="A435" s="1" t="s">
-        <v>740</v>
+        <v>758</v>
       </c>
       <c r="B435" s="1">
-        <v>38970</v>
+        <v>39018</v>
       </c>
       <c r="D435" t="s">
-        <v>628</v>
+        <v>617</v>
       </c>
     </row>
     <row r="436" spans="1:4">
       <c r="A436" s="1" t="s">
-        <v>741</v>
+        <v>759</v>
       </c>
       <c r="B436" s="1">
-        <v>38971</v>
+        <v>39019</v>
       </c>
       <c r="D436" t="s">
-        <v>630</v>
+        <v>619</v>
       </c>
     </row>
     <row r="437" spans="1:4">
       <c r="A437" s="1" t="s">
-        <v>742</v>
+        <v>760</v>
       </c>
       <c r="B437" s="1">
-        <v>39000</v>
+        <v>39020</v>
       </c>
       <c r="D437" t="s">
-        <v>593</v>
+        <v>636</v>
       </c>
     </row>
     <row r="438" spans="1:4">
       <c r="A438" s="1" t="s">
-        <v>743</v>
+        <v>761</v>
       </c>
       <c r="B438" s="1">
-        <v>39001</v>
+        <v>39021</v>
       </c>
       <c r="D438" t="s">
-        <v>595</v>
+        <v>638</v>
       </c>
     </row>
     <row r="439" spans="1:4">
       <c r="A439" s="1" t="s">
-        <v>744</v>
+        <v>762</v>
       </c>
       <c r="B439" s="1">
-        <v>39002</v>
+        <v>39030</v>
       </c>
       <c r="D439" t="s">
-        <v>597</v>
+        <v>601</v>
       </c>
     </row>
     <row r="440" spans="1:4">
       <c r="A440" s="1" t="s">
-        <v>745</v>
+        <v>763</v>
       </c>
       <c r="B440" s="1">
-        <v>39003</v>
+        <v>39031</v>
       </c>
       <c r="D440" t="s">
-        <v>599</v>
+        <v>603</v>
       </c>
     </row>
     <row r="441" spans="1:4">
       <c r="A441" s="1" t="s">
-        <v>746</v>
+        <v>764</v>
       </c>
       <c r="B441" s="1">
-        <v>39004</v>
+        <v>39032</v>
       </c>
       <c r="D441" t="s">
-        <v>614</v>
+        <v>605</v>
       </c>
     </row>
     <row r="442" spans="1:4">
       <c r="A442" s="1" t="s">
-        <v>747</v>
+        <v>765</v>
       </c>
       <c r="B442" s="1">
-        <v>39005</v>
+        <v>39033</v>
       </c>
       <c r="D442" t="s">
-        <v>616</v>
+        <v>607</v>
       </c>
     </row>
     <row r="443" spans="1:4">
       <c r="A443" s="1" t="s">
-        <v>748</v>
+        <v>766</v>
       </c>
       <c r="B443" s="1">
-        <v>39008</v>
+        <v>39050</v>
       </c>
       <c r="D443" t="s">
-        <v>601</v>
+        <v>636</v>
       </c>
     </row>
     <row r="444" spans="1:4">
       <c r="A444" s="1" t="s">
-        <v>749</v>
+        <v>767</v>
       </c>
       <c r="B444" s="1">
-        <v>39009</v>
+        <v>39051</v>
       </c>
       <c r="D444" t="s">
-        <v>603</v>
+        <v>638</v>
       </c>
     </row>
     <row r="445" spans="1:4">
       <c r="A445" s="1" t="s">
-        <v>750</v>
+        <v>768</v>
       </c>
       <c r="B445" s="1">
-        <v>39018</v>
+        <v>39052</v>
       </c>
       <c r="D445" t="s">
-        <v>609</v>
+        <v>654</v>
       </c>
     </row>
     <row r="446" spans="1:4">
       <c r="A446" s="1" t="s">
-        <v>751</v>
+        <v>769</v>
       </c>
       <c r="B446" s="1">
-        <v>39019</v>
+        <v>39053</v>
       </c>
       <c r="D446" t="s">
-        <v>611</v>
+        <v>657</v>
       </c>
     </row>
     <row r="447" spans="1:4">
       <c r="A447" s="1" t="s">
-        <v>752</v>
+        <v>770</v>
       </c>
       <c r="B447" s="1">
-        <v>39020</v>
+        <v>39060</v>
       </c>
       <c r="D447" t="s">
-        <v>628</v>
+        <v>601</v>
       </c>
     </row>
     <row r="448" spans="1:4">
       <c r="A448" s="1" t="s">
-        <v>753</v>
+        <v>771</v>
       </c>
       <c r="B448" s="1">
-        <v>39021</v>
+        <v>39061</v>
       </c>
       <c r="D448" t="s">
-        <v>630</v>
+        <v>603</v>
       </c>
     </row>
     <row r="449" spans="1:4">
       <c r="A449" s="1" t="s">
-        <v>754</v>
+        <v>772</v>
       </c>
       <c r="B449" s="1">
-        <v>39030</v>
+        <v>39062</v>
       </c>
       <c r="D449" t="s">
-        <v>593</v>
+        <v>605</v>
       </c>
     </row>
     <row r="450" spans="1:4">
       <c r="A450" s="1" t="s">
-        <v>755</v>
+        <v>773</v>
       </c>
       <c r="B450" s="1">
-        <v>39031</v>
+        <v>39063</v>
       </c>
       <c r="D450" t="s">
-        <v>595</v>
+        <v>607</v>
       </c>
     </row>
     <row r="451" spans="1:4">
       <c r="A451" s="1" t="s">
-        <v>756</v>
+        <v>774</v>
       </c>
       <c r="B451" s="1">
-        <v>39032</v>
+        <v>39078</v>
       </c>
       <c r="D451" t="s">
-        <v>597</v>
+        <v>617</v>
       </c>
     </row>
     <row r="452" spans="1:4">
       <c r="A452" s="1" t="s">
-        <v>757</v>
+        <v>775</v>
       </c>
       <c r="B452" s="1">
-        <v>39033</v>
+        <v>39079</v>
       </c>
       <c r="D452" t="s">
-        <v>599</v>
+        <v>619</v>
       </c>
     </row>
     <row r="453" spans="1:4">
       <c r="A453" s="1" t="s">
-        <v>758</v>
+        <v>776</v>
       </c>
       <c r="B453" s="1">
-        <v>39050</v>
+        <v>39080</v>
       </c>
       <c r="D453" t="s">
-        <v>628</v>
+        <v>636</v>
       </c>
     </row>
     <row r="454" spans="1:4">
       <c r="A454" s="1" t="s">
-        <v>759</v>
+        <v>777</v>
       </c>
       <c r="B454" s="1">
-        <v>39051</v>
+        <v>39081</v>
       </c>
       <c r="D454" t="s">
-        <v>630</v>
+        <v>638</v>
       </c>
     </row>
     <row r="455" spans="1:4">
       <c r="A455" s="1" t="s">
-        <v>760</v>
+        <v>778</v>
       </c>
       <c r="B455" s="1">
-        <v>39052</v>
+        <v>39082</v>
       </c>
       <c r="D455" t="s">
-        <v>646</v>
+        <v>654</v>
       </c>
     </row>
     <row r="456" spans="1:4">
       <c r="A456" s="1" t="s">
-        <v>761</v>
+        <v>779</v>
       </c>
       <c r="B456" s="1">
-        <v>39053</v>
+        <v>39083</v>
       </c>
       <c r="D456" t="s">
-        <v>649</v>
+        <v>657</v>
       </c>
     </row>
     <row r="457" spans="1:4">
       <c r="A457" s="1" t="s">
-        <v>762</v>
+        <v>780</v>
       </c>
       <c r="B457" s="1">
-        <v>39060</v>
+        <v>39100</v>
       </c>
       <c r="D457" t="s">
-        <v>593</v>
+        <v>601</v>
       </c>
     </row>
     <row r="458" spans="1:4">
       <c r="A458" s="1" t="s">
-        <v>763</v>
+        <v>781</v>
       </c>
       <c r="B458" s="1">
-        <v>39061</v>
+        <v>39101</v>
       </c>
       <c r="D458" t="s">
-        <v>595</v>
+        <v>603</v>
       </c>
     </row>
     <row r="459" spans="1:4">
       <c r="A459" s="1" t="s">
-        <v>764</v>
+        <v>782</v>
       </c>
       <c r="B459" s="1">
-        <v>39062</v>
+        <v>39102</v>
       </c>
       <c r="D459" t="s">
-        <v>597</v>
+        <v>605</v>
       </c>
     </row>
     <row r="460" spans="1:4">
       <c r="A460" s="1" t="s">
-        <v>765</v>
+        <v>783</v>
       </c>
       <c r="B460" s="1">
-        <v>39063</v>
+        <v>39103</v>
       </c>
       <c r="D460" t="s">
-        <v>599</v>
+        <v>607</v>
       </c>
     </row>
     <row r="461" spans="1:4">
       <c r="A461" s="1" t="s">
-        <v>766</v>
+        <v>784</v>
       </c>
       <c r="B461" s="1">
-        <v>39078</v>
+        <v>39108</v>
       </c>
       <c r="D461" t="s">
         <v>609</v>
       </c>
     </row>
     <row r="462" spans="1:4">
       <c r="A462" s="1" t="s">
-        <v>767</v>
+        <v>785</v>
       </c>
       <c r="B462" s="1">
-        <v>39079</v>
+        <v>39109</v>
       </c>
       <c r="D462" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="463" spans="1:4">
       <c r="A463" s="1" t="s">
-        <v>768</v>
+        <v>786</v>
       </c>
       <c r="B463" s="1">
-        <v>39080</v>
+        <v>39120</v>
       </c>
       <c r="D463" t="s">
-        <v>628</v>
+        <v>636</v>
       </c>
     </row>
     <row r="464" spans="1:4">
       <c r="A464" s="1" t="s">
-        <v>769</v>
+        <v>787</v>
       </c>
       <c r="B464" s="1">
-        <v>39081</v>
+        <v>39121</v>
       </c>
       <c r="D464" t="s">
-        <v>630</v>
+        <v>638</v>
       </c>
     </row>
     <row r="465" spans="1:4">
       <c r="A465" s="1" t="s">
-        <v>770</v>
+        <v>788</v>
       </c>
       <c r="B465" s="1">
-        <v>39082</v>
+        <v>39126</v>
       </c>
       <c r="D465" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
     </row>
     <row r="466" spans="1:4">
       <c r="A466" s="1" t="s">
-        <v>771</v>
+        <v>789</v>
       </c>
       <c r="B466" s="1">
-        <v>39083</v>
+        <v>39127</v>
       </c>
       <c r="D466" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="467" spans="1:4">
       <c r="A467" s="1" t="s">
-        <v>772</v>
+        <v>790</v>
       </c>
       <c r="B467" s="1">
-        <v>39100</v>
+        <v>39134</v>
       </c>
       <c r="D467" t="s">
-        <v>593</v>
+        <v>622</v>
       </c>
     </row>
     <row r="468" spans="1:4">
       <c r="A468" s="1" t="s">
-        <v>773</v>
+        <v>791</v>
       </c>
       <c r="B468" s="1">
-        <v>39101</v>
+        <v>39135</v>
       </c>
       <c r="D468" t="s">
-        <v>595</v>
+        <v>624</v>
       </c>
     </row>
     <row r="469" spans="1:4">
       <c r="A469" s="1" t="s">
-        <v>774</v>
+        <v>792</v>
       </c>
       <c r="B469" s="1">
-        <v>39102</v>
+        <v>39136</v>
       </c>
       <c r="D469" t="s">
-        <v>597</v>
+        <v>684</v>
       </c>
     </row>
     <row r="470" spans="1:4">
       <c r="A470" s="1" t="s">
-        <v>775</v>
+        <v>793</v>
       </c>
       <c r="B470" s="1">
-        <v>39103</v>
+        <v>39137</v>
       </c>
       <c r="D470" t="s">
-        <v>599</v>
+        <v>686</v>
       </c>
     </row>
     <row r="471" spans="1:4">
       <c r="A471" s="1" t="s">
-        <v>776</v>
+        <v>794</v>
       </c>
       <c r="B471" s="1">
-        <v>39108</v>
+        <v>39138</v>
       </c>
       <c r="D471" t="s">
-        <v>601</v>
+        <v>609</v>
       </c>
     </row>
     <row r="472" spans="1:4">
       <c r="A472" s="1" t="s">
-        <v>777</v>
+        <v>795</v>
       </c>
       <c r="B472" s="1">
-        <v>39109</v>
+        <v>39139</v>
       </c>
       <c r="D472" t="s">
-        <v>603</v>
+        <v>611</v>
       </c>
     </row>
     <row r="473" spans="1:4">
       <c r="A473" s="1" t="s">
-        <v>778</v>
+        <v>796</v>
       </c>
       <c r="B473" s="1">
-        <v>39120</v>
+        <v>39140</v>
       </c>
       <c r="D473" t="s">
-        <v>628</v>
+        <v>626</v>
       </c>
     </row>
     <row r="474" spans="1:4">
       <c r="A474" s="1" t="s">
-        <v>779</v>
+        <v>797</v>
       </c>
       <c r="B474" s="1">
-        <v>39121</v>
+        <v>39141</v>
       </c>
       <c r="D474" t="s">
-        <v>630</v>
+        <v>628</v>
       </c>
     </row>
     <row r="475" spans="1:4">
       <c r="A475" s="1" t="s">
-        <v>780</v>
+        <v>798</v>
       </c>
       <c r="B475" s="1">
-        <v>39126</v>
+        <v>39146</v>
       </c>
       <c r="D475" t="s">
-        <v>632</v>
+        <v>630</v>
       </c>
     </row>
     <row r="476" spans="1:4">
       <c r="A476" s="1" t="s">
-        <v>781</v>
+        <v>799</v>
       </c>
       <c r="B476" s="1">
-        <v>39127</v>
+        <v>39147</v>
       </c>
       <c r="D476" t="s">
-        <v>634</v>
+        <v>632</v>
       </c>
     </row>
     <row r="477" spans="1:4">
       <c r="A477" s="1" t="s">
-        <v>782</v>
+        <v>800</v>
       </c>
       <c r="B477" s="1">
-        <v>39134</v>
+        <v>39150</v>
       </c>
       <c r="D477" t="s">
-        <v>614</v>
+        <v>636</v>
       </c>
     </row>
     <row r="478" spans="1:4">
       <c r="A478" s="1" t="s">
-        <v>783</v>
+        <v>801</v>
       </c>
       <c r="B478" s="1">
-        <v>39135</v>
+        <v>39151</v>
       </c>
       <c r="D478" t="s">
-        <v>616</v>
+        <v>638</v>
       </c>
     </row>
     <row r="479" spans="1:4">
       <c r="A479" s="1" t="s">
-        <v>784</v>
+        <v>802</v>
       </c>
       <c r="B479" s="1">
-        <v>39136</v>
+        <v>39200</v>
       </c>
       <c r="D479" t="s">
-        <v>676</v>
+        <v>601</v>
       </c>
     </row>
     <row r="480" spans="1:4">
       <c r="A480" s="1" t="s">
-        <v>785</v>
+        <v>803</v>
       </c>
       <c r="B480" s="1">
-        <v>39137</v>
+        <v>39201</v>
       </c>
       <c r="D480" t="s">
-        <v>678</v>
+        <v>603</v>
       </c>
     </row>
     <row r="481" spans="1:4">
       <c r="A481" s="1" t="s">
-        <v>786</v>
+        <v>804</v>
       </c>
       <c r="B481" s="1">
-        <v>39138</v>
+        <v>40820</v>
       </c>
       <c r="D481" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="482" spans="1:4">
       <c r="A482" s="1" t="s">
-        <v>787</v>
+        <v>805</v>
       </c>
       <c r="B482" s="1">
-        <v>39139</v>
+        <v>39202</v>
       </c>
       <c r="D482" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
     </row>
     <row r="483" spans="1:4">
       <c r="A483" s="1" t="s">
-        <v>788</v>
+        <v>806</v>
       </c>
       <c r="B483" s="1">
-        <v>39140</v>
+        <v>39203</v>
       </c>
       <c r="D483" t="s">
-        <v>618</v>
+        <v>607</v>
       </c>
     </row>
     <row r="484" spans="1:4">
       <c r="A484" s="1" t="s">
-        <v>789</v>
+        <v>807</v>
       </c>
       <c r="B484" s="1">
-        <v>39141</v>
+        <v>40821</v>
       </c>
       <c r="D484" t="s">
-        <v>620</v>
+        <v>603</v>
       </c>
     </row>
     <row r="485" spans="1:4">
       <c r="A485" s="1" t="s">
-        <v>790</v>
+        <v>808</v>
       </c>
       <c r="B485" s="1">
-        <v>39146</v>
+        <v>39213</v>
       </c>
       <c r="D485" t="s">
-        <v>622</v>
+        <v>809</v>
       </c>
     </row>
     <row r="486" spans="1:4">
       <c r="A486" s="1" t="s">
-        <v>791</v>
+        <v>810</v>
       </c>
       <c r="B486" s="1">
-        <v>39147</v>
+        <v>40822</v>
       </c>
       <c r="D486" t="s">
-        <v>624</v>
+        <v>605</v>
       </c>
     </row>
     <row r="487" spans="1:4">
       <c r="A487" s="1" t="s">
-        <v>792</v>
+        <v>811</v>
       </c>
       <c r="B487" s="1">
-        <v>39150</v>
+        <v>39214</v>
       </c>
       <c r="D487" t="s">
-        <v>628</v>
+        <v>613</v>
       </c>
     </row>
     <row r="488" spans="1:4">
       <c r="A488" s="1" t="s">
-        <v>793</v>
+        <v>812</v>
       </c>
       <c r="B488" s="1">
-        <v>39151</v>
+        <v>40823</v>
       </c>
       <c r="D488" t="s">
-        <v>630</v>
+        <v>607</v>
       </c>
     </row>
     <row r="489" spans="1:4">
       <c r="A489" s="1" t="s">
-        <v>794</v>
+        <v>813</v>
       </c>
       <c r="B489" s="1">
-        <v>39200</v>
+        <v>39215</v>
       </c>
       <c r="D489" t="s">
-        <v>593</v>
+        <v>615</v>
       </c>
     </row>
     <row r="490" spans="1:4">
       <c r="A490" s="1" t="s">
-        <v>795</v>
+        <v>814</v>
       </c>
       <c r="B490" s="1">
-        <v>39201</v>
+        <v>40828</v>
       </c>
       <c r="D490" t="s">
-        <v>595</v>
+        <v>609</v>
       </c>
     </row>
     <row r="491" spans="1:4">
       <c r="A491" s="1" t="s">
-        <v>796</v>
+        <v>815</v>
       </c>
       <c r="B491" s="1">
-        <v>40820</v>
+        <v>40829</v>
       </c>
       <c r="D491" t="s">
-        <v>593</v>
+        <v>611</v>
       </c>
     </row>
     <row r="492" spans="1:4">
       <c r="A492" s="1" t="s">
-        <v>797</v>
+        <v>816</v>
       </c>
       <c r="B492" s="1">
-        <v>39202</v>
+        <v>39218</v>
       </c>
       <c r="D492" t="s">
-        <v>597</v>
+        <v>617</v>
       </c>
     </row>
     <row r="493" spans="1:4">
       <c r="A493" s="1" t="s">
-        <v>798</v>
+        <v>817</v>
       </c>
       <c r="B493" s="1">
-        <v>39203</v>
+        <v>40834</v>
       </c>
       <c r="D493" t="s">
-        <v>599</v>
+        <v>613</v>
       </c>
     </row>
     <row r="494" spans="1:4">
       <c r="A494" s="1" t="s">
-        <v>799</v>
+        <v>818</v>
       </c>
       <c r="B494" s="1">
-        <v>40821</v>
+        <v>39219</v>
       </c>
       <c r="D494" t="s">
-        <v>595</v>
+        <v>619</v>
       </c>
     </row>
     <row r="495" spans="1:4">
       <c r="A495" s="1" t="s">
-        <v>800</v>
+        <v>819</v>
       </c>
       <c r="B495" s="1">
-        <v>39213</v>
+        <v>40835</v>
       </c>
       <c r="D495" t="s">
-        <v>801</v>
+        <v>615</v>
       </c>
     </row>
     <row r="496" spans="1:4">
       <c r="A496" s="1" t="s">
-        <v>802</v>
+        <v>820</v>
       </c>
       <c r="B496" s="1">
-        <v>40822</v>
+        <v>39220</v>
       </c>
       <c r="D496" t="s">
-        <v>597</v>
+        <v>636</v>
       </c>
     </row>
     <row r="497" spans="1:4">
       <c r="A497" s="1" t="s">
-        <v>803</v>
+        <v>821</v>
       </c>
       <c r="B497" s="1">
-        <v>39214</v>
+        <v>40838</v>
       </c>
       <c r="D497" t="s">
-        <v>605</v>
+        <v>617</v>
       </c>
     </row>
     <row r="498" spans="1:4">
       <c r="A498" s="1" t="s">
-        <v>804</v>
+        <v>822</v>
       </c>
       <c r="B498" s="1">
-        <v>40823</v>
+        <v>39221</v>
       </c>
       <c r="D498" t="s">
-        <v>599</v>
+        <v>638</v>
       </c>
     </row>
     <row r="499" spans="1:4">
       <c r="A499" s="1" t="s">
-        <v>805</v>
+        <v>823</v>
       </c>
       <c r="B499" s="1">
-        <v>39215</v>
+        <v>40839</v>
       </c>
       <c r="D499" t="s">
-        <v>607</v>
+        <v>619</v>
       </c>
     </row>
     <row r="500" spans="1:4">
       <c r="A500" s="1" t="s">
-        <v>806</v>
+        <v>824</v>
       </c>
       <c r="B500" s="1">
-        <v>40828</v>
+        <v>39230</v>
       </c>
       <c r="D500" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="501" spans="1:4">
       <c r="A501" s="1" t="s">
-        <v>807</v>
+        <v>825</v>
       </c>
       <c r="B501" s="1">
-        <v>40829</v>
+        <v>40870</v>
       </c>
       <c r="D501" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="502" spans="1:4">
       <c r="A502" s="1" t="s">
-        <v>808</v>
+        <v>826</v>
       </c>
       <c r="B502" s="1">
-        <v>39218</v>
+        <v>39231</v>
       </c>
       <c r="D502" t="s">
-        <v>609</v>
+        <v>603</v>
       </c>
     </row>
     <row r="503" spans="1:4">
       <c r="A503" s="1" t="s">
-        <v>809</v>
+        <v>827</v>
       </c>
       <c r="B503" s="1">
-        <v>40834</v>
+        <v>40871</v>
       </c>
       <c r="D503" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
     </row>
     <row r="504" spans="1:4">
       <c r="A504" s="1" t="s">
-        <v>810</v>
+        <v>828</v>
       </c>
       <c r="B504" s="1">
-        <v>39219</v>
+        <v>39232</v>
       </c>
       <c r="D504" t="s">
-        <v>611</v>
+        <v>605</v>
       </c>
     </row>
     <row r="505" spans="1:4">
       <c r="A505" s="1" t="s">
-        <v>811</v>
+        <v>829</v>
       </c>
       <c r="B505" s="1">
-        <v>40835</v>
+        <v>40872</v>
       </c>
       <c r="D505" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
     </row>
     <row r="506" spans="1:4">
       <c r="A506" s="1" t="s">
-        <v>812</v>
+        <v>830</v>
       </c>
       <c r="B506" s="1">
-        <v>39220</v>
+        <v>39233</v>
       </c>
       <c r="D506" t="s">
-        <v>628</v>
+        <v>607</v>
       </c>
     </row>
     <row r="507" spans="1:4">
       <c r="A507" s="1" t="s">
-        <v>813</v>
+        <v>831</v>
       </c>
       <c r="B507" s="1">
-        <v>40838</v>
+        <v>40873</v>
       </c>
       <c r="D507" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="508" spans="1:4">
       <c r="A508" s="1" t="s">
-        <v>814</v>
+        <v>832</v>
       </c>
       <c r="B508" s="1">
-        <v>39221</v>
+        <v>39244</v>
       </c>
       <c r="D508" t="s">
-        <v>630</v>
+        <v>613</v>
       </c>
     </row>
     <row r="509" spans="1:4">
       <c r="A509" s="1" t="s">
-        <v>815</v>
+        <v>833</v>
       </c>
       <c r="B509" s="1">
-        <v>40839</v>
+        <v>40878</v>
       </c>
       <c r="D509" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="510" spans="1:4">
       <c r="A510" s="1" t="s">
-        <v>816</v>
+        <v>834</v>
       </c>
       <c r="B510" s="1">
-        <v>39230</v>
+        <v>39245</v>
       </c>
       <c r="D510" t="s">
-        <v>593</v>
+        <v>615</v>
       </c>
     </row>
     <row r="511" spans="1:4">
       <c r="A511" s="1" t="s">
-        <v>817</v>
+        <v>835</v>
       </c>
       <c r="B511" s="1">
-        <v>40870</v>
+        <v>40879</v>
       </c>
       <c r="D511" t="s">
-        <v>593</v>
+        <v>611</v>
       </c>
     </row>
     <row r="512" spans="1:4">
       <c r="A512" s="1" t="s">
-        <v>818</v>
+        <v>836</v>
       </c>
       <c r="B512" s="1">
-        <v>39231</v>
+        <v>40884</v>
       </c>
       <c r="D512" t="s">
-        <v>595</v>
+        <v>613</v>
       </c>
     </row>
     <row r="513" spans="1:4">
       <c r="A513" s="1" t="s">
-        <v>819</v>
+        <v>837</v>
       </c>
       <c r="B513" s="1">
-        <v>40871</v>
+        <v>39246</v>
       </c>
       <c r="D513" t="s">
-        <v>595</v>
+        <v>630</v>
       </c>
     </row>
     <row r="514" spans="1:4">
       <c r="A514" s="1" t="s">
-        <v>820</v>
+        <v>838</v>
       </c>
       <c r="B514" s="1">
-        <v>39232</v>
+        <v>39247</v>
       </c>
       <c r="D514" t="s">
-        <v>597</v>
+        <v>632</v>
       </c>
     </row>
     <row r="515" spans="1:4">
       <c r="A515" s="1" t="s">
-        <v>821</v>
+        <v>839</v>
       </c>
       <c r="B515" s="1">
-        <v>40872</v>
+        <v>40885</v>
       </c>
       <c r="D515" t="s">
-        <v>597</v>
+        <v>615</v>
       </c>
     </row>
     <row r="516" spans="1:4">
       <c r="A516" s="1" t="s">
-        <v>822</v>
+        <v>840</v>
       </c>
       <c r="B516" s="1">
-        <v>39233</v>
+        <v>40888</v>
       </c>
       <c r="D516" t="s">
-        <v>599</v>
+        <v>617</v>
       </c>
     </row>
     <row r="517" spans="1:4">
       <c r="A517" s="1" t="s">
-        <v>823</v>
+        <v>841</v>
       </c>
       <c r="B517" s="1">
-        <v>40873</v>
+        <v>39250</v>
       </c>
       <c r="D517" t="s">
-        <v>599</v>
+        <v>636</v>
       </c>
     </row>
     <row r="518" spans="1:4">
       <c r="A518" s="1" t="s">
-        <v>824</v>
+        <v>842</v>
       </c>
       <c r="B518" s="1">
-        <v>39244</v>
+        <v>40889</v>
       </c>
       <c r="D518" t="s">
-        <v>605</v>
+        <v>619</v>
       </c>
     </row>
     <row r="519" spans="1:4">
       <c r="A519" s="1" t="s">
-        <v>825</v>
+        <v>843</v>
       </c>
       <c r="B519" s="1">
-        <v>40878</v>
+        <v>39251</v>
       </c>
       <c r="D519" t="s">
-        <v>601</v>
+        <v>638</v>
       </c>
     </row>
     <row r="520" spans="1:4">
       <c r="A520" s="1" t="s">
-        <v>826</v>
+        <v>844</v>
       </c>
       <c r="B520" s="1">
-        <v>39245</v>
+        <v>40970</v>
       </c>
       <c r="D520" t="s">
-        <v>607</v>
+        <v>601</v>
       </c>
     </row>
     <row r="521" spans="1:4">
       <c r="A521" s="1" t="s">
-        <v>827</v>
+        <v>845</v>
       </c>
       <c r="B521" s="1">
-        <v>40879</v>
+        <v>40971</v>
       </c>
       <c r="D521" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="522" spans="1:4">
       <c r="A522" s="1" t="s">
-        <v>828</v>
+        <v>846</v>
       </c>
       <c r="B522" s="1">
-        <v>40884</v>
+        <v>40972</v>
       </c>
       <c r="D522" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="523" spans="1:4">
       <c r="A523" s="1" t="s">
-        <v>829</v>
+        <v>847</v>
       </c>
       <c r="B523" s="1">
-        <v>39246</v>
+        <v>40973</v>
       </c>
       <c r="D523" t="s">
-        <v>622</v>
+        <v>607</v>
       </c>
     </row>
     <row r="524" spans="1:4">
       <c r="A524" s="1" t="s">
-        <v>830</v>
+        <v>848</v>
       </c>
       <c r="B524" s="1">
-        <v>39247</v>
+        <v>40978</v>
       </c>
       <c r="D524" t="s">
-        <v>624</v>
+        <v>609</v>
       </c>
     </row>
     <row r="525" spans="1:4">
       <c r="A525" s="1" t="s">
-        <v>831</v>
+        <v>849</v>
       </c>
       <c r="B525" s="1">
-        <v>40885</v>
+        <v>40979</v>
       </c>
       <c r="D525" t="s">
-        <v>607</v>
+        <v>611</v>
       </c>
     </row>
     <row r="526" spans="1:4">
       <c r="A526" s="1" t="s">
-        <v>832</v>
+        <v>850</v>
       </c>
       <c r="B526" s="1">
-        <v>40888</v>
+        <v>40984</v>
       </c>
       <c r="D526" t="s">
-        <v>609</v>
+        <v>613</v>
       </c>
     </row>
     <row r="527" spans="1:4">
       <c r="A527" s="1" t="s">
-        <v>833</v>
+        <v>851</v>
       </c>
       <c r="B527" s="1">
-        <v>39250</v>
+        <v>40985</v>
       </c>
       <c r="D527" t="s">
-        <v>628</v>
+        <v>615</v>
       </c>
     </row>
     <row r="528" spans="1:4">
       <c r="A528" s="1" t="s">
-        <v>834</v>
+        <v>852</v>
       </c>
       <c r="B528" s="1">
-        <v>40889</v>
+        <v>40988</v>
       </c>
       <c r="D528" t="s">
-        <v>611</v>
+        <v>617</v>
       </c>
     </row>
     <row r="529" spans="1:4">
       <c r="A529" s="1" t="s">
-        <v>835</v>
+        <v>853</v>
       </c>
       <c r="B529" s="1">
-        <v>39251</v>
+        <v>40989</v>
       </c>
       <c r="D529" t="s">
-        <v>630</v>
+        <v>619</v>
       </c>
     </row>
     <row r="530" spans="1:4">
       <c r="A530" s="1" t="s">
-        <v>836</v>
+        <v>854</v>
       </c>
       <c r="B530" s="1">
-        <v>40970</v>
+        <v>39406</v>
       </c>
       <c r="D530" t="s">
-        <v>593</v>
+        <v>684</v>
       </c>
     </row>
     <row r="531" spans="1:4">
       <c r="A531" s="1" t="s">
-        <v>837</v>
+        <v>855</v>
       </c>
       <c r="B531" s="1">
-        <v>40971</v>
+        <v>39407</v>
       </c>
       <c r="D531" t="s">
-        <v>595</v>
+        <v>686</v>
       </c>
     </row>
     <row r="532" spans="1:4">
       <c r="A532" s="1" t="s">
-        <v>838</v>
+        <v>856</v>
       </c>
       <c r="B532" s="1">
-        <v>40972</v>
+        <v>39408</v>
       </c>
       <c r="D532" t="s">
-        <v>597</v>
+        <v>609</v>
       </c>
     </row>
     <row r="533" spans="1:4">
       <c r="A533" s="1" t="s">
-        <v>839</v>
+        <v>857</v>
       </c>
       <c r="B533" s="1">
-        <v>40973</v>
+        <v>39409</v>
       </c>
       <c r="D533" t="s">
-        <v>599</v>
+        <v>611</v>
       </c>
     </row>
     <row r="534" spans="1:4">
       <c r="A534" s="1" t="s">
-        <v>840</v>
+        <v>858</v>
       </c>
       <c r="B534" s="1">
-        <v>40978</v>
+        <v>37601</v>
       </c>
       <c r="D534" t="s">
-        <v>601</v>
+        <v>859</v>
       </c>
     </row>
     <row r="535" spans="1:4">
       <c r="A535" s="1" t="s">
-        <v>841</v>
+        <v>860</v>
       </c>
       <c r="B535" s="1">
-        <v>40979</v>
+        <v>37608</v>
       </c>
       <c r="D535" t="s">
-        <v>603</v>
+        <v>861</v>
       </c>
     </row>
     <row r="536" spans="1:4">
       <c r="A536" s="1" t="s">
-        <v>842</v>
+        <v>862</v>
       </c>
       <c r="B536" s="1">
-        <v>40984</v>
+        <v>37609</v>
       </c>
       <c r="D536" t="s">
-        <v>605</v>
+        <v>863</v>
       </c>
     </row>
     <row r="537" spans="1:4">
       <c r="A537" s="1" t="s">
-        <v>843</v>
+        <v>864</v>
       </c>
       <c r="B537" s="1">
-        <v>40985</v>
+        <v>37616</v>
       </c>
       <c r="D537" t="s">
-        <v>607</v>
+        <v>865</v>
       </c>
     </row>
     <row r="538" spans="1:4">
       <c r="A538" s="1" t="s">
-        <v>844</v>
+        <v>866</v>
       </c>
       <c r="B538" s="1">
-        <v>40988</v>
+        <v>37617</v>
       </c>
       <c r="D538" t="s">
-        <v>609</v>
+        <v>867</v>
       </c>
     </row>
     <row r="539" spans="1:4">
       <c r="A539" s="1" t="s">
-        <v>845</v>
+        <v>868</v>
       </c>
       <c r="B539" s="1">
-        <v>40989</v>
+        <v>37618</v>
       </c>
       <c r="D539" t="s">
-        <v>611</v>
+        <v>869</v>
       </c>
     </row>
     <row r="540" spans="1:4">
       <c r="A540" s="1" t="s">
-        <v>846</v>
+        <v>870</v>
       </c>
       <c r="B540" s="1">
-        <v>39406</v>
+        <v>37619</v>
       </c>
       <c r="D540" t="s">
-        <v>676</v>
+        <v>871</v>
       </c>
     </row>
     <row r="541" spans="1:4">
       <c r="A541" s="1" t="s">
-        <v>847</v>
+        <v>872</v>
       </c>
       <c r="B541" s="1">
-        <v>39407</v>
+        <v>37620</v>
       </c>
       <c r="D541" t="s">
-        <v>678</v>
+        <v>873</v>
       </c>
     </row>
     <row r="542" spans="1:4">
       <c r="A542" s="1" t="s">
-        <v>848</v>
+        <v>874</v>
       </c>
       <c r="B542" s="1">
-        <v>39408</v>
+        <v>37621</v>
       </c>
       <c r="D542" t="s">
-        <v>601</v>
+        <v>875</v>
       </c>
     </row>
     <row r="543" spans="1:4">
       <c r="A543" s="1" t="s">
-        <v>849</v>
+        <v>876</v>
       </c>
       <c r="B543" s="1">
-        <v>39409</v>
+        <v>37626</v>
       </c>
       <c r="D543" t="s">
-        <v>603</v>
+        <v>877</v>
       </c>
     </row>
     <row r="544" spans="1:4">
       <c r="A544" s="1" t="s">
-        <v>850</v>
+        <v>878</v>
       </c>
       <c r="B544" s="1">
-        <v>37601</v>
+        <v>37627</v>
       </c>
       <c r="D544" t="s">
-        <v>851</v>
+        <v>879</v>
       </c>
     </row>
     <row r="545" spans="1:4">
       <c r="A545" s="1" t="s">
-        <v>852</v>
+        <v>880</v>
       </c>
       <c r="B545" s="1">
-        <v>37608</v>
+        <v>38000</v>
       </c>
       <c r="D545" t="s">
-        <v>853</v>
+        <v>881</v>
       </c>
     </row>
     <row r="546" spans="1:4">
       <c r="A546" s="1" t="s">
-        <v>854</v>
+        <v>882</v>
       </c>
       <c r="B546" s="1">
-        <v>37609</v>
+        <v>38001</v>
       </c>
       <c r="D546" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="547" spans="1:4">
       <c r="A547" s="1" t="s">
-        <v>856</v>
+        <v>883</v>
       </c>
       <c r="B547" s="1">
-        <v>37616</v>
+        <v>38304</v>
       </c>
       <c r="D547" t="s">
-        <v>857</v>
+        <v>884</v>
       </c>
     </row>
     <row r="548" spans="1:4">
       <c r="A548" s="1" t="s">
-        <v>858</v>
+        <v>885</v>
       </c>
       <c r="B548" s="1">
-        <v>37617</v>
+        <v>38305</v>
       </c>
       <c r="D548" t="s">
-        <v>859</v>
+        <v>886</v>
       </c>
     </row>
     <row r="549" spans="1:4">
       <c r="A549" s="1" t="s">
-        <v>860</v>
+        <v>887</v>
       </c>
       <c r="B549" s="1">
-        <v>37618</v>
+        <v>38004</v>
       </c>
       <c r="D549" t="s">
-        <v>861</v>
+        <v>884</v>
       </c>
     </row>
     <row r="550" spans="1:4">
       <c r="A550" s="1" t="s">
-        <v>862</v>
+        <v>888</v>
       </c>
       <c r="B550" s="1">
-        <v>37619</v>
+        <v>38308</v>
       </c>
       <c r="D550" t="s">
-        <v>863</v>
+        <v>861</v>
       </c>
     </row>
     <row r="551" spans="1:4">
       <c r="A551" s="1" t="s">
-        <v>864</v>
+        <v>889</v>
       </c>
       <c r="B551" s="1">
-        <v>37620</v>
+        <v>38005</v>
       </c>
       <c r="D551" t="s">
-        <v>865</v>
+        <v>886</v>
       </c>
     </row>
     <row r="552" spans="1:4">
       <c r="A552" s="1" t="s">
-        <v>866</v>
+        <v>890</v>
       </c>
       <c r="B552" s="1">
-        <v>37621</v>
+        <v>38309</v>
       </c>
       <c r="D552" t="s">
-        <v>867</v>
+        <v>863</v>
       </c>
     </row>
     <row r="553" spans="1:4">
       <c r="A553" s="1" t="s">
-        <v>868</v>
+        <v>891</v>
       </c>
       <c r="B553" s="1">
-        <v>37626</v>
+        <v>38008</v>
       </c>
       <c r="D553" t="s">
-        <v>869</v>
+        <v>861</v>
       </c>
     </row>
     <row r="554" spans="1:4">
       <c r="A554" s="1" t="s">
-        <v>870</v>
+        <v>892</v>
       </c>
       <c r="B554" s="1">
-        <v>37627</v>
+        <v>38320</v>
       </c>
       <c r="D554" t="s">
-        <v>871</v>
+        <v>873</v>
       </c>
     </row>
     <row r="555" spans="1:4">
       <c r="A555" s="1" t="s">
-        <v>872</v>
+        <v>893</v>
       </c>
       <c r="B555" s="1">
-        <v>38000</v>
+        <v>38009</v>
       </c>
       <c r="D555" t="s">
-        <v>873</v>
+        <v>863</v>
       </c>
     </row>
     <row r="556" spans="1:4">
       <c r="A556" s="1" t="s">
-        <v>874</v>
+        <v>894</v>
       </c>
       <c r="B556" s="1">
-        <v>38001</v>
+        <v>38018</v>
       </c>
       <c r="D556" t="s">
-        <v>851</v>
+        <v>869</v>
       </c>
     </row>
     <row r="557" spans="1:4">
       <c r="A557" s="1" t="s">
+        <v>895</v>
+      </c>
+      <c r="B557" s="1">
+        <v>38321</v>
+      </c>
+      <c r="D557" t="s">
         <v>875</v>
-      </c>
-[...4 lines deleted...]
-        <v>876</v>
       </c>
     </row>
     <row r="558" spans="1:4">
       <c r="A558" s="1" t="s">
-        <v>877</v>
+        <v>896</v>
       </c>
       <c r="B558" s="1">
-        <v>38305</v>
+        <v>38019</v>
       </c>
       <c r="D558" t="s">
-        <v>878</v>
+        <v>871</v>
       </c>
     </row>
     <row r="559" spans="1:4">
       <c r="A559" s="1" t="s">
-        <v>879</v>
+        <v>897</v>
       </c>
       <c r="B559" s="1">
-        <v>38004</v>
+        <v>38322</v>
       </c>
       <c r="D559" t="s">
-        <v>876</v>
+        <v>898</v>
       </c>
     </row>
     <row r="560" spans="1:4">
       <c r="A560" s="1" t="s">
-        <v>880</v>
+        <v>899</v>
       </c>
       <c r="B560" s="1">
-        <v>38308</v>
+        <v>38022</v>
       </c>
       <c r="D560" t="s">
-        <v>853</v>
+        <v>898</v>
       </c>
     </row>
     <row r="561" spans="1:4">
       <c r="A561" s="1" t="s">
-        <v>881</v>
+        <v>900</v>
       </c>
       <c r="B561" s="1">
-        <v>38005</v>
+        <v>38323</v>
       </c>
       <c r="D561" t="s">
-        <v>878</v>
+        <v>901</v>
       </c>
     </row>
     <row r="562" spans="1:4">
       <c r="A562" s="1" t="s">
-        <v>882</v>
+        <v>902</v>
       </c>
       <c r="B562" s="1">
-        <v>38309</v>
+        <v>38023</v>
       </c>
       <c r="D562" t="s">
-        <v>855</v>
+        <v>901</v>
       </c>
     </row>
     <row r="563" spans="1:4">
       <c r="A563" s="1" t="s">
-        <v>883</v>
+        <v>903</v>
       </c>
       <c r="B563" s="1">
-        <v>38008</v>
+        <v>38326</v>
       </c>
       <c r="D563" t="s">
-        <v>853</v>
+        <v>877</v>
       </c>
     </row>
     <row r="564" spans="1:4">
       <c r="A564" s="1" t="s">
-        <v>884</v>
+        <v>904</v>
       </c>
       <c r="B564" s="1">
-        <v>38320</v>
+        <v>38024</v>
       </c>
       <c r="D564" t="s">
-        <v>865</v>
+        <v>905</v>
       </c>
     </row>
     <row r="565" spans="1:4">
       <c r="A565" s="1" t="s">
-        <v>885</v>
+        <v>906</v>
       </c>
       <c r="B565" s="1">
-        <v>38009</v>
+        <v>38327</v>
       </c>
       <c r="D565" t="s">
-        <v>855</v>
+        <v>879</v>
       </c>
     </row>
     <row r="566" spans="1:4">
       <c r="A566" s="1" t="s">
-        <v>886</v>
+        <v>907</v>
       </c>
       <c r="B566" s="1">
-        <v>38018</v>
+        <v>38025</v>
       </c>
       <c r="D566" t="s">
-        <v>861</v>
+        <v>908</v>
       </c>
     </row>
     <row r="567" spans="1:4">
       <c r="A567" s="1" t="s">
-        <v>887</v>
+        <v>909</v>
       </c>
       <c r="B567" s="1">
-        <v>38321</v>
+        <v>38334</v>
       </c>
       <c r="D567" t="s">
-        <v>867</v>
+        <v>884</v>
       </c>
     </row>
     <row r="568" spans="1:4">
       <c r="A568" s="1" t="s">
-        <v>888</v>
+        <v>910</v>
       </c>
       <c r="B568" s="1">
-        <v>38019</v>
+        <v>38335</v>
       </c>
       <c r="D568" t="s">
-        <v>863</v>
+        <v>886</v>
       </c>
     </row>
     <row r="569" spans="1:4">
       <c r="A569" s="1" t="s">
-        <v>889</v>
+        <v>911</v>
       </c>
       <c r="B569" s="1">
-        <v>38322</v>
+        <v>38338</v>
       </c>
       <c r="D569" t="s">
-        <v>890</v>
+        <v>861</v>
       </c>
     </row>
     <row r="570" spans="1:4">
       <c r="A570" s="1" t="s">
-        <v>891</v>
+        <v>912</v>
       </c>
       <c r="B570" s="1">
-        <v>38022</v>
+        <v>38339</v>
       </c>
       <c r="D570" t="s">
-        <v>890</v>
+        <v>863</v>
       </c>
     </row>
     <row r="571" spans="1:4">
       <c r="A571" s="1" t="s">
-        <v>892</v>
+        <v>913</v>
       </c>
       <c r="B571" s="1">
-        <v>38323</v>
+        <v>38340</v>
       </c>
       <c r="D571" t="s">
-        <v>893</v>
+        <v>914</v>
       </c>
     </row>
     <row r="572" spans="1:4">
       <c r="A572" s="1" t="s">
-        <v>894</v>
+        <v>915</v>
       </c>
       <c r="B572" s="1">
-        <v>38023</v>
+        <v>38341</v>
       </c>
       <c r="D572" t="s">
-        <v>893</v>
+        <v>916</v>
       </c>
     </row>
     <row r="573" spans="1:4">
       <c r="A573" s="1" t="s">
-        <v>895</v>
+        <v>917</v>
       </c>
       <c r="B573" s="1">
-        <v>38326</v>
+        <v>38346</v>
       </c>
       <c r="D573" t="s">
-        <v>869</v>
+        <v>865</v>
       </c>
     </row>
     <row r="574" spans="1:4">
       <c r="A574" s="1" t="s">
-        <v>896</v>
+        <v>918</v>
       </c>
       <c r="B574" s="1">
-        <v>38024</v>
+        <v>38347</v>
       </c>
       <c r="D574" t="s">
-        <v>897</v>
+        <v>867</v>
       </c>
     </row>
     <row r="575" spans="1:4">
       <c r="A575" s="1" t="s">
-        <v>898</v>
+        <v>919</v>
       </c>
       <c r="B575" s="1">
-        <v>38327</v>
+        <v>38350</v>
       </c>
       <c r="D575" t="s">
-        <v>871</v>
+        <v>873</v>
       </c>
     </row>
     <row r="576" spans="1:4">
       <c r="A576" s="1" t="s">
-        <v>899</v>
+        <v>920</v>
       </c>
       <c r="B576" s="1">
-        <v>38025</v>
+        <v>38351</v>
       </c>
       <c r="D576" t="s">
-        <v>900</v>
+        <v>875</v>
       </c>
     </row>
     <row r="577" spans="1:4">
       <c r="A577" s="1" t="s">
-        <v>901</v>
+        <v>921</v>
       </c>
       <c r="B577" s="1">
-        <v>38334</v>
+        <v>38354</v>
       </c>
       <c r="D577" t="s">
-        <v>876</v>
+        <v>905</v>
       </c>
     </row>
     <row r="578" spans="1:4">
       <c r="A578" s="1" t="s">
-        <v>902</v>
+        <v>922</v>
       </c>
       <c r="B578" s="1">
-        <v>38335</v>
+        <v>38355</v>
       </c>
       <c r="D578" t="s">
-        <v>878</v>
+        <v>908</v>
       </c>
     </row>
     <row r="579" spans="1:4">
       <c r="A579" s="1" t="s">
-        <v>903</v>
+        <v>923</v>
       </c>
       <c r="B579" s="1">
-        <v>38338</v>
+        <v>38360</v>
       </c>
       <c r="D579" t="s">
-        <v>853</v>
+        <v>881</v>
       </c>
     </row>
     <row r="580" spans="1:4">
       <c r="A580" s="1" t="s">
-        <v>904</v>
+        <v>924</v>
       </c>
       <c r="B580" s="1">
-        <v>38339</v>
+        <v>38361</v>
       </c>
       <c r="D580" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="581" spans="1:4">
       <c r="A581" s="1" t="s">
-        <v>905</v>
+        <v>925</v>
       </c>
       <c r="B581" s="1">
-        <v>38340</v>
+        <v>38368</v>
       </c>
       <c r="D581" t="s">
-        <v>906</v>
+        <v>861</v>
       </c>
     </row>
     <row r="582" spans="1:4">
       <c r="A582" s="1" t="s">
-        <v>907</v>
+        <v>926</v>
       </c>
       <c r="B582" s="1">
-        <v>38341</v>
+        <v>38369</v>
       </c>
       <c r="D582" t="s">
-        <v>908</v>
+        <v>863</v>
       </c>
     </row>
     <row r="583" spans="1:4">
       <c r="A583" s="1" t="s">
-        <v>909</v>
+        <v>927</v>
       </c>
       <c r="B583" s="1">
-        <v>38346</v>
+        <v>38380</v>
       </c>
       <c r="D583" t="s">
-        <v>857</v>
+        <v>873</v>
       </c>
     </row>
     <row r="584" spans="1:4">
       <c r="A584" s="1" t="s">
-        <v>910</v>
+        <v>928</v>
       </c>
       <c r="B584" s="1">
-        <v>38347</v>
+        <v>38381</v>
       </c>
       <c r="D584" t="s">
-        <v>859</v>
+        <v>875</v>
       </c>
     </row>
     <row r="585" spans="1:4">
       <c r="A585" s="1" t="s">
-        <v>911</v>
+        <v>929</v>
       </c>
       <c r="B585" s="1">
-        <v>38350</v>
+        <v>38384</v>
       </c>
       <c r="D585" t="s">
-        <v>865</v>
+        <v>905</v>
       </c>
     </row>
     <row r="586" spans="1:4">
       <c r="A586" s="1" t="s">
-        <v>912</v>
+        <v>930</v>
       </c>
       <c r="B586" s="1">
-        <v>38351</v>
+        <v>38385</v>
       </c>
       <c r="D586" t="s">
-        <v>867</v>
+        <v>908</v>
       </c>
     </row>
     <row r="587" spans="1:4">
       <c r="A587" s="1" t="s">
-        <v>913</v>
+        <v>931</v>
       </c>
       <c r="B587" s="1">
-        <v>38354</v>
+        <v>38386</v>
       </c>
       <c r="D587" t="s">
-        <v>897</v>
+        <v>877</v>
       </c>
     </row>
     <row r="588" spans="1:4">
       <c r="A588" s="1" t="s">
-        <v>914</v>
+        <v>932</v>
       </c>
       <c r="B588" s="1">
-        <v>38355</v>
+        <v>38387</v>
       </c>
       <c r="D588" t="s">
-        <v>900</v>
+        <v>879</v>
       </c>
     </row>
     <row r="589" spans="1:4">
       <c r="A589" s="1" t="s">
-        <v>915</v>
+        <v>933</v>
       </c>
       <c r="B589" s="1">
-        <v>38360</v>
+        <v>38398</v>
       </c>
       <c r="D589" t="s">
-        <v>873</v>
+        <v>861</v>
       </c>
     </row>
     <row r="590" spans="1:4">
       <c r="A590" s="1" t="s">
-        <v>916</v>
+        <v>934</v>
       </c>
       <c r="B590" s="1">
-        <v>38361</v>
+        <v>38399</v>
       </c>
       <c r="D590" t="s">
-        <v>851</v>
+        <v>863</v>
       </c>
     </row>
     <row r="591" spans="1:4">
       <c r="A591" s="1" t="s">
-        <v>917</v>
+        <v>935</v>
       </c>
       <c r="B591" s="1">
-        <v>38368</v>
+        <v>38406</v>
       </c>
       <c r="D591" t="s">
-        <v>853</v>
+        <v>865</v>
       </c>
     </row>
     <row r="592" spans="1:4">
       <c r="A592" s="1" t="s">
-        <v>918</v>
+        <v>936</v>
       </c>
       <c r="B592" s="1">
-        <v>38369</v>
+        <v>38407</v>
       </c>
       <c r="D592" t="s">
-        <v>855</v>
+        <v>867</v>
       </c>
     </row>
     <row r="593" spans="1:4">
       <c r="A593" s="1" t="s">
-        <v>919</v>
+        <v>937</v>
       </c>
       <c r="B593" s="1">
-        <v>38380</v>
+        <v>38408</v>
       </c>
       <c r="D593" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
     </row>
     <row r="594" spans="1:4">
       <c r="A594" s="1" t="s">
-        <v>920</v>
+        <v>938</v>
       </c>
       <c r="B594" s="1">
-        <v>38381</v>
+        <v>38409</v>
       </c>
       <c r="D594" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="595" spans="1:4">
       <c r="A595" s="1" t="s">
-        <v>921</v>
+        <v>939</v>
       </c>
       <c r="B595" s="1">
-        <v>38384</v>
+        <v>38410</v>
       </c>
       <c r="D595" t="s">
-        <v>897</v>
+        <v>873</v>
       </c>
     </row>
     <row r="596" spans="1:4">
       <c r="A596" s="1" t="s">
-        <v>922</v>
+        <v>940</v>
       </c>
       <c r="B596" s="1">
-        <v>38385</v>
+        <v>38411</v>
       </c>
       <c r="D596" t="s">
-        <v>900</v>
+        <v>875</v>
       </c>
     </row>
     <row r="597" spans="1:4">
       <c r="A597" s="1" t="s">
-        <v>923</v>
+        <v>941</v>
       </c>
       <c r="B597" s="1">
-        <v>38386</v>
+        <v>38416</v>
       </c>
       <c r="D597" t="s">
-        <v>869</v>
+        <v>877</v>
       </c>
     </row>
     <row r="598" spans="1:4">
       <c r="A598" s="1" t="s">
-        <v>924</v>
+        <v>942</v>
       </c>
       <c r="B598" s="1">
-        <v>38387</v>
+        <v>38417</v>
       </c>
       <c r="D598" t="s">
-        <v>871</v>
+        <v>879</v>
       </c>
     </row>
     <row r="599" spans="1:4">
       <c r="A599" s="1" t="s">
-        <v>925</v>
+        <v>943</v>
       </c>
       <c r="B599" s="1">
-        <v>38398</v>
+        <v>38422</v>
       </c>
       <c r="D599" t="s">
-        <v>853</v>
+        <v>944</v>
       </c>
     </row>
     <row r="600" spans="1:4">
       <c r="A600" s="1" t="s">
-        <v>926</v>
+        <v>945</v>
       </c>
       <c r="B600" s="1">
-        <v>38399</v>
+        <v>38423</v>
       </c>
       <c r="D600" t="s">
-        <v>855</v>
+        <v>946</v>
       </c>
     </row>
     <row r="601" spans="1:4">
       <c r="A601" s="1" t="s">
-        <v>927</v>
+        <v>947</v>
       </c>
       <c r="B601" s="1">
-        <v>38406</v>
+        <v>38428</v>
       </c>
       <c r="D601" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
     </row>
     <row r="602" spans="1:4">
       <c r="A602" s="1" t="s">
-        <v>928</v>
+        <v>948</v>
       </c>
       <c r="B602" s="1">
-        <v>38407</v>
+        <v>38429</v>
       </c>
       <c r="D602" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
     </row>
     <row r="603" spans="1:4">
       <c r="A603" s="1" t="s">
-        <v>929</v>
+        <v>949</v>
       </c>
       <c r="B603" s="1">
-        <v>38408</v>
+        <v>38430</v>
       </c>
       <c r="D603" t="s">
-        <v>861</v>
+        <v>914</v>
       </c>
     </row>
     <row r="604" spans="1:4">
       <c r="A604" s="1" t="s">
-        <v>930</v>
+        <v>950</v>
       </c>
       <c r="B604" s="1">
-        <v>38409</v>
+        <v>38431</v>
       </c>
       <c r="D604" t="s">
-        <v>863</v>
+        <v>916</v>
       </c>
     </row>
     <row r="605" spans="1:4">
       <c r="A605" s="1" t="s">
-        <v>931</v>
+        <v>951</v>
       </c>
       <c r="B605" s="1">
-        <v>38410</v>
+        <v>38440</v>
       </c>
       <c r="D605" t="s">
-        <v>865</v>
+        <v>873</v>
       </c>
     </row>
     <row r="606" spans="1:4">
       <c r="A606" s="1" t="s">
-        <v>932</v>
+        <v>952</v>
       </c>
       <c r="B606" s="1">
-        <v>38411</v>
+        <v>38441</v>
       </c>
       <c r="D606" t="s">
-        <v>867</v>
+        <v>875</v>
       </c>
     </row>
     <row r="607" spans="1:4">
       <c r="A607" s="1" t="s">
-        <v>933</v>
+        <v>953</v>
       </c>
       <c r="B607" s="1">
-        <v>38416</v>
+        <v>38446</v>
       </c>
       <c r="D607" t="s">
-        <v>869</v>
+        <v>877</v>
       </c>
     </row>
     <row r="608" spans="1:4">
       <c r="A608" s="1" t="s">
-        <v>934</v>
+        <v>954</v>
       </c>
       <c r="B608" s="1">
-        <v>38417</v>
+        <v>38447</v>
       </c>
       <c r="D608" t="s">
-        <v>871</v>
+        <v>879</v>
       </c>
     </row>
     <row r="609" spans="1:4">
       <c r="A609" s="1" t="s">
-        <v>935</v>
+        <v>955</v>
       </c>
       <c r="B609" s="1">
-        <v>38422</v>
+        <v>39300</v>
       </c>
       <c r="D609" t="s">
-        <v>936</v>
+        <v>881</v>
       </c>
     </row>
     <row r="610" spans="1:4">
       <c r="A610" s="1" t="s">
-        <v>937</v>
+        <v>956</v>
       </c>
       <c r="B610" s="1">
-        <v>38423</v>
+        <v>39301</v>
       </c>
       <c r="D610" t="s">
-        <v>938</v>
+        <v>859</v>
       </c>
     </row>
     <row r="611" spans="1:4">
       <c r="A611" s="1" t="s">
-        <v>939</v>
+        <v>957</v>
       </c>
       <c r="B611" s="1">
-        <v>38428</v>
+        <v>39302</v>
       </c>
       <c r="D611" t="s">
-        <v>853</v>
+        <v>944</v>
       </c>
     </row>
     <row r="612" spans="1:4">
       <c r="A612" s="1" t="s">
-        <v>940</v>
+        <v>958</v>
       </c>
       <c r="B612" s="1">
-        <v>38429</v>
+        <v>39303</v>
       </c>
       <c r="D612" t="s">
-        <v>855</v>
+        <v>946</v>
       </c>
     </row>
     <row r="613" spans="1:4">
       <c r="A613" s="1" t="s">
-        <v>941</v>
+        <v>959</v>
       </c>
       <c r="B613" s="1">
-        <v>38430</v>
+        <v>39308</v>
       </c>
       <c r="D613" t="s">
-        <v>906</v>
+        <v>861</v>
       </c>
     </row>
     <row r="614" spans="1:4">
       <c r="A614" s="1" t="s">
-        <v>942</v>
+        <v>960</v>
       </c>
       <c r="B614" s="1">
-        <v>38431</v>
+        <v>39309</v>
       </c>
       <c r="D614" t="s">
-        <v>908</v>
+        <v>863</v>
       </c>
     </row>
     <row r="615" spans="1:4">
       <c r="A615" s="1" t="s">
-        <v>943</v>
+        <v>961</v>
       </c>
       <c r="B615" s="1">
-        <v>38440</v>
+        <v>39318</v>
       </c>
       <c r="D615" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
     </row>
     <row r="616" spans="1:4">
       <c r="A616" s="1" t="s">
-        <v>944</v>
+        <v>962</v>
       </c>
       <c r="B616" s="1">
-        <v>38441</v>
+        <v>39319</v>
       </c>
       <c r="D616" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="617" spans="1:4">
       <c r="A617" s="1" t="s">
-        <v>945</v>
+        <v>963</v>
       </c>
       <c r="B617" s="1">
-        <v>38446</v>
+        <v>39320</v>
       </c>
       <c r="D617" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
     </row>
     <row r="618" spans="1:4">
       <c r="A618" s="1" t="s">
-        <v>946</v>
+        <v>964</v>
       </c>
       <c r="B618" s="1">
-        <v>38447</v>
+        <v>39321</v>
       </c>
       <c r="D618" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
     </row>
     <row r="619" spans="1:4">
       <c r="A619" s="1" t="s">
-        <v>947</v>
+        <v>965</v>
       </c>
       <c r="B619" s="1">
-        <v>39300</v>
+        <v>41010</v>
       </c>
       <c r="D619" t="s">
-        <v>873</v>
+        <v>881</v>
       </c>
     </row>
     <row r="620" spans="1:4">
       <c r="A620" s="1" t="s">
-        <v>948</v>
+        <v>966</v>
       </c>
       <c r="B620" s="1">
-        <v>39301</v>
+        <v>39322</v>
       </c>
       <c r="D620" t="s">
-        <v>851</v>
+        <v>898</v>
       </c>
     </row>
     <row r="621" spans="1:4">
       <c r="A621" s="1" t="s">
-        <v>949</v>
+        <v>967</v>
       </c>
       <c r="B621" s="1">
-        <v>39302</v>
+        <v>41011</v>
       </c>
       <c r="D621" t="s">
-        <v>936</v>
+        <v>859</v>
       </c>
     </row>
     <row r="622" spans="1:4">
       <c r="A622" s="1" t="s">
-        <v>950</v>
+        <v>968</v>
       </c>
       <c r="B622" s="1">
-        <v>39303</v>
+        <v>39323</v>
       </c>
       <c r="D622" t="s">
-        <v>938</v>
+        <v>901</v>
       </c>
     </row>
     <row r="623" spans="1:4">
       <c r="A623" s="1" t="s">
-        <v>951</v>
+        <v>969</v>
       </c>
       <c r="B623" s="1">
-        <v>39308</v>
+        <v>41014</v>
       </c>
       <c r="D623" t="s">
-        <v>853</v>
+        <v>884</v>
       </c>
     </row>
     <row r="624" spans="1:4">
       <c r="A624" s="1" t="s">
-        <v>952</v>
+        <v>970</v>
       </c>
       <c r="B624" s="1">
-        <v>39309</v>
+        <v>41015</v>
       </c>
       <c r="D624" t="s">
-        <v>855</v>
+        <v>886</v>
       </c>
     </row>
     <row r="625" spans="1:4">
       <c r="A625" s="1" t="s">
-        <v>953</v>
+        <v>971</v>
       </c>
       <c r="B625" s="1">
-        <v>39318</v>
+        <v>41018</v>
       </c>
       <c r="D625" t="s">
         <v>861</v>
       </c>
     </row>
     <row r="626" spans="1:4">
       <c r="A626" s="1" t="s">
-        <v>954</v>
+        <v>972</v>
       </c>
       <c r="B626" s="1">
-        <v>39319</v>
+        <v>41019</v>
       </c>
       <c r="D626" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="627" spans="1:4">
       <c r="A627" s="1" t="s">
-        <v>955</v>
+        <v>973</v>
       </c>
       <c r="B627" s="1">
-        <v>39320</v>
+        <v>41024</v>
       </c>
       <c r="D627" t="s">
-        <v>865</v>
+        <v>974</v>
       </c>
     </row>
     <row r="628" spans="1:4">
       <c r="A628" s="1" t="s">
-        <v>956</v>
+        <v>975</v>
       </c>
       <c r="B628" s="1">
-        <v>39321</v>
+        <v>41025</v>
       </c>
       <c r="D628" t="s">
-        <v>867</v>
+        <v>976</v>
       </c>
     </row>
     <row r="629" spans="1:4">
       <c r="A629" s="1" t="s">
-        <v>957</v>
+        <v>977</v>
       </c>
       <c r="B629" s="1">
-        <v>41010</v>
+        <v>41028</v>
       </c>
       <c r="D629" t="s">
-        <v>873</v>
+        <v>869</v>
       </c>
     </row>
     <row r="630" spans="1:4">
       <c r="A630" s="1" t="s">
-        <v>958</v>
+        <v>978</v>
       </c>
       <c r="B630" s="1">
-        <v>39322</v>
+        <v>41029</v>
       </c>
       <c r="D630" t="s">
-        <v>890</v>
+        <v>871</v>
       </c>
     </row>
     <row r="631" spans="1:4">
       <c r="A631" s="1" t="s">
-        <v>959</v>
+        <v>620</v>
       </c>
       <c r="B631" s="1">
-        <v>41011</v>
+        <v>37600</v>
       </c>
       <c r="D631" t="s">
-        <v>851</v>
+        <v>881</v>
       </c>
     </row>
     <row r="632" spans="1:4">
       <c r="A632" s="1" t="s">
-        <v>960</v>
+        <v>979</v>
       </c>
       <c r="B632" s="1">
-        <v>39323</v>
+        <v>37560</v>
       </c>
       <c r="D632" t="s">
-        <v>893</v>
+        <v>980</v>
       </c>
     </row>
     <row r="633" spans="1:4">
       <c r="A633" s="1" t="s">
-        <v>961</v>
+        <v>981</v>
       </c>
       <c r="B633" s="1">
-        <v>41014</v>
+        <v>37561</v>
       </c>
       <c r="D633" t="s">
-        <v>876</v>
+        <v>982</v>
       </c>
     </row>
     <row r="634" spans="1:4">
       <c r="A634" s="1" t="s">
-        <v>962</v>
+        <v>983</v>
       </c>
       <c r="B634" s="1">
-        <v>41015</v>
+        <v>37562</v>
       </c>
       <c r="D634" t="s">
-        <v>878</v>
+        <v>984</v>
       </c>
     </row>
     <row r="635" spans="1:4">
       <c r="A635" s="1" t="s">
-        <v>963</v>
+        <v>985</v>
       </c>
       <c r="B635" s="1">
-        <v>41018</v>
+        <v>37563</v>
       </c>
       <c r="D635" t="s">
-        <v>853</v>
+        <v>986</v>
       </c>
     </row>
     <row r="636" spans="1:4">
       <c r="A636" s="1" t="s">
-        <v>964</v>
+        <v>987</v>
       </c>
       <c r="B636" s="1">
-        <v>41019</v>
+        <v>37564</v>
       </c>
       <c r="D636" t="s">
-        <v>855</v>
+        <v>988</v>
       </c>
     </row>
     <row r="637" spans="1:4">
       <c r="A637" s="1" t="s">
-        <v>965</v>
+        <v>989</v>
       </c>
       <c r="B637" s="1">
-        <v>41024</v>
+        <v>37565</v>
       </c>
       <c r="D637" t="s">
-        <v>966</v>
+        <v>980</v>
       </c>
     </row>
     <row r="638" spans="1:4">
       <c r="A638" s="1" t="s">
-        <v>967</v>
+        <v>990</v>
       </c>
       <c r="B638" s="1">
-        <v>41025</v>
+        <v>37566</v>
       </c>
       <c r="D638" t="s">
-        <v>968</v>
+        <v>988</v>
       </c>
     </row>
     <row r="639" spans="1:4">
       <c r="A639" s="1" t="s">
-        <v>969</v>
+        <v>991</v>
       </c>
       <c r="B639" s="1">
-        <v>41028</v>
+        <v>37567</v>
       </c>
       <c r="D639" t="s">
-        <v>861</v>
+        <v>992</v>
       </c>
     </row>
     <row r="640" spans="1:4">
       <c r="A640" s="1" t="s">
-        <v>970</v>
+        <v>993</v>
       </c>
       <c r="B640" s="1">
-        <v>41029</v>
+        <v>37568</v>
       </c>
       <c r="D640" t="s">
-        <v>863</v>
+        <v>994</v>
       </c>
     </row>
     <row r="641" spans="1:4">
       <c r="A641" s="1" t="s">
-        <v>971</v>
+        <v>995</v>
       </c>
       <c r="B641" s="1">
-        <v>37560</v>
+        <v>37569</v>
       </c>
       <c r="D641" t="s">
-        <v>972</v>
+        <v>994</v>
       </c>
     </row>
     <row r="642" spans="1:4">
       <c r="A642" s="1" t="s">
-        <v>973</v>
+        <v>996</v>
       </c>
       <c r="B642" s="1">
-        <v>37561</v>
+        <v>37570</v>
       </c>
       <c r="D642" t="s">
-        <v>974</v>
+        <v>984</v>
       </c>
     </row>
     <row r="643" spans="1:4">
       <c r="A643" s="1" t="s">
-        <v>975</v>
+        <v>997</v>
       </c>
       <c r="B643" s="1">
-        <v>37562</v>
+        <v>37571</v>
       </c>
       <c r="D643" t="s">
-        <v>976</v>
+        <v>986</v>
       </c>
     </row>
     <row r="644" spans="1:4">
       <c r="A644" s="1" t="s">
-        <v>977</v>
+        <v>998</v>
       </c>
       <c r="B644" s="1">
-        <v>37563</v>
+        <v>37572</v>
       </c>
       <c r="D644" t="s">
-        <v>978</v>
+        <v>999</v>
       </c>
     </row>
     <row r="645" spans="1:4">
       <c r="A645" s="1" t="s">
-        <v>979</v>
+        <v>1000</v>
       </c>
       <c r="B645" s="1">
-        <v>37564</v>
+        <v>37573</v>
       </c>
       <c r="D645" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="646" spans="1:4">
       <c r="A646" s="1" t="s">
-        <v>981</v>
+        <v>1001</v>
       </c>
       <c r="B646" s="1">
-        <v>37565</v>
+        <v>37574</v>
       </c>
       <c r="D646" t="s">
-        <v>972</v>
+        <v>982</v>
       </c>
     </row>
     <row r="647" spans="1:4">
       <c r="A647" s="1" t="s">
-        <v>982</v>
+        <v>1002</v>
       </c>
       <c r="B647" s="1">
-        <v>37566</v>
+        <v>37575</v>
       </c>
       <c r="D647" t="s">
-        <v>980</v>
+        <v>986</v>
       </c>
     </row>
     <row r="648" spans="1:4">
       <c r="A648" s="1" t="s">
-        <v>983</v>
+        <v>1003</v>
       </c>
       <c r="B648" s="1">
-        <v>37567</v>
+        <v>37576</v>
       </c>
       <c r="D648" t="s">
-        <v>984</v>
+        <v>992</v>
       </c>
     </row>
     <row r="649" spans="1:4">
       <c r="A649" s="1" t="s">
-        <v>985</v>
+        <v>1004</v>
       </c>
       <c r="B649" s="1">
-        <v>37568</v>
+        <v>37577</v>
       </c>
       <c r="D649" t="s">
-        <v>986</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="650" spans="1:4">
       <c r="A650" s="1" t="s">
-        <v>987</v>
+        <v>1006</v>
       </c>
       <c r="B650" s="1">
-        <v>37569</v>
+        <v>37578</v>
       </c>
       <c r="D650" t="s">
-        <v>986</v>
+        <v>982</v>
       </c>
     </row>
     <row r="651" spans="1:4">
       <c r="A651" s="1" t="s">
-        <v>988</v>
+        <v>1007</v>
       </c>
       <c r="B651" s="1">
-        <v>37570</v>
+        <v>37579</v>
       </c>
       <c r="D651" t="s">
-        <v>976</v>
+        <v>982</v>
       </c>
     </row>
     <row r="652" spans="1:4">
       <c r="A652" s="1" t="s">
-        <v>989</v>
+        <v>1008</v>
       </c>
       <c r="B652" s="1">
-        <v>37571</v>
+        <v>37580</v>
       </c>
       <c r="D652" t="s">
-        <v>978</v>
+        <v>986</v>
       </c>
     </row>
     <row r="653" spans="1:4">
       <c r="A653" s="1" t="s">
-        <v>990</v>
+        <v>1009</v>
       </c>
       <c r="B653" s="1">
-        <v>37572</v>
+        <v>37581</v>
       </c>
       <c r="D653" t="s">
-        <v>991</v>
+        <v>980</v>
       </c>
     </row>
     <row r="654" spans="1:4">
       <c r="A654" s="1" t="s">
-        <v>992</v>
+        <v>1010</v>
       </c>
       <c r="B654" s="1">
-        <v>37573</v>
+        <v>37582</v>
       </c>
       <c r="D654" t="s">
-        <v>972</v>
+        <v>999</v>
       </c>
     </row>
     <row r="655" spans="1:4">
       <c r="A655" s="1" t="s">
-        <v>993</v>
+        <v>1011</v>
       </c>
       <c r="B655" s="1">
-        <v>37574</v>
+        <v>37583</v>
       </c>
       <c r="D655" t="s">
-        <v>974</v>
+        <v>986</v>
       </c>
     </row>
     <row r="656" spans="1:4">
       <c r="A656" s="1" t="s">
-        <v>994</v>
+        <v>1012</v>
       </c>
       <c r="B656" s="1">
-        <v>37575</v>
+        <v>37584</v>
       </c>
       <c r="D656" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
     </row>
     <row r="657" spans="1:4">
       <c r="A657" s="1" t="s">
-        <v>995</v>
+        <v>1013</v>
       </c>
       <c r="B657" s="1">
-        <v>37576</v>
+        <v>37585</v>
       </c>
       <c r="D657" t="s">
         <v>984</v>
       </c>
     </row>
     <row r="658" spans="1:4">
       <c r="A658" s="1" t="s">
-        <v>996</v>
+        <v>1014</v>
       </c>
       <c r="B658" s="1">
-        <v>37577</v>
+        <v>37586</v>
       </c>
       <c r="D658" t="s">
-        <v>997</v>
+        <v>988</v>
       </c>
     </row>
     <row r="659" spans="1:4">
       <c r="A659" s="1" t="s">
-        <v>998</v>
+        <v>1015</v>
       </c>
       <c r="B659" s="1">
-        <v>37578</v>
+        <v>37587</v>
       </c>
       <c r="D659" t="s">
-        <v>974</v>
+        <v>988</v>
       </c>
     </row>
     <row r="660" spans="1:4">
       <c r="A660" s="1" t="s">
-        <v>999</v>
+        <v>1016</v>
       </c>
       <c r="B660" s="1">
-        <v>37579</v>
+        <v>37588</v>
       </c>
       <c r="D660" t="s">
-        <v>974</v>
+        <v>980</v>
       </c>
     </row>
     <row r="661" spans="1:4">
       <c r="A661" s="1" t="s">
-        <v>1000</v>
+        <v>1017</v>
       </c>
       <c r="B661" s="1">
-        <v>37580</v>
+        <v>37630</v>
       </c>
       <c r="D661" t="s">
-        <v>978</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="662" spans="1:4">
       <c r="A662" s="1" t="s">
-        <v>1001</v>
+        <v>1019</v>
       </c>
       <c r="B662" s="1">
-        <v>37581</v>
+        <v>37631</v>
       </c>
       <c r="D662" t="s">
-        <v>972</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="663" spans="1:4">
       <c r="A663" s="1" t="s">
-        <v>1002</v>
+        <v>1021</v>
       </c>
       <c r="B663" s="1">
-        <v>37582</v>
+        <v>37632</v>
       </c>
       <c r="D663" t="s">
-        <v>991</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="664" spans="1:4">
       <c r="A664" s="1" t="s">
-        <v>1003</v>
+        <v>1023</v>
       </c>
       <c r="B664" s="1">
-        <v>37583</v>
+        <v>37633</v>
       </c>
       <c r="D664" t="s">
-        <v>978</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="665" spans="1:4">
       <c r="A665" s="1" t="s">
-        <v>1004</v>
+        <v>1025</v>
       </c>
       <c r="B665" s="1">
-        <v>37584</v>
+        <v>37634</v>
       </c>
       <c r="D665" t="s">
-        <v>972</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="666" spans="1:4">
       <c r="A666" s="1" t="s">
-        <v>1005</v>
+        <v>1027</v>
       </c>
       <c r="B666" s="1">
-        <v>37585</v>
+        <v>37635</v>
       </c>
       <c r="D666" t="s">
-        <v>976</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="667" spans="1:4">
       <c r="A667" s="1" t="s">
-        <v>1006</v>
+        <v>1028</v>
       </c>
       <c r="B667" s="1">
-        <v>37586</v>
+        <v>37636</v>
       </c>
       <c r="D667" t="s">
-        <v>980</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="668" spans="1:4">
       <c r="A668" s="1" t="s">
-        <v>1007</v>
+        <v>1029</v>
       </c>
       <c r="B668" s="1">
-        <v>37587</v>
+        <v>37637</v>
       </c>
       <c r="D668" t="s">
-        <v>980</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="669" spans="1:4">
       <c r="A669" s="1" t="s">
-        <v>1008</v>
+        <v>1031</v>
       </c>
       <c r="B669" s="1">
-        <v>37588</v>
+        <v>37638</v>
       </c>
       <c r="D669" t="s">
-        <v>972</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="670" spans="1:4">
       <c r="A670" s="1" t="s">
-        <v>1009</v>
+        <v>1033</v>
       </c>
       <c r="B670" s="1">
-        <v>37630</v>
+        <v>37639</v>
       </c>
       <c r="D670" t="s">
-        <v>1010</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="671" spans="1:4">
       <c r="A671" s="1" t="s">
-        <v>1011</v>
+        <v>1034</v>
       </c>
       <c r="B671" s="1">
-        <v>37631</v>
+        <v>37640</v>
       </c>
       <c r="D671" t="s">
-        <v>1012</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="672" spans="1:4">
       <c r="A672" s="1" t="s">
-        <v>1013</v>
+        <v>1035</v>
       </c>
       <c r="B672" s="1">
-        <v>37632</v>
+        <v>37641</v>
       </c>
       <c r="D672" t="s">
-        <v>1014</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="673" spans="1:4">
       <c r="A673" s="1" t="s">
-        <v>1015</v>
+        <v>1036</v>
       </c>
       <c r="B673" s="1">
-        <v>37633</v>
+        <v>37642</v>
       </c>
       <c r="D673" t="s">
-        <v>1016</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="674" spans="1:4">
       <c r="A674" s="1" t="s">
-        <v>1017</v>
+        <v>1038</v>
       </c>
       <c r="B674" s="1">
-        <v>37634</v>
+        <v>37643</v>
       </c>
       <c r="D674" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="675" spans="1:4">
       <c r="A675" s="1" t="s">
-        <v>1019</v>
+        <v>1039</v>
       </c>
       <c r="B675" s="1">
-        <v>37635</v>
+        <v>37644</v>
       </c>
       <c r="D675" t="s">
-        <v>1010</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="676" spans="1:4">
       <c r="A676" s="1" t="s">
-        <v>1020</v>
+        <v>1040</v>
       </c>
       <c r="B676" s="1">
-        <v>37636</v>
+        <v>37645</v>
       </c>
       <c r="D676" t="s">
-        <v>1018</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="677" spans="1:4">
       <c r="A677" s="1" t="s">
-        <v>1021</v>
+        <v>1041</v>
       </c>
       <c r="B677" s="1">
-        <v>37637</v>
+        <v>37646</v>
       </c>
       <c r="D677" t="s">
-        <v>1022</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="678" spans="1:4">
       <c r="A678" s="1" t="s">
-        <v>1023</v>
+        <v>1042</v>
       </c>
       <c r="B678" s="1">
-        <v>37638</v>
+        <v>37647</v>
       </c>
       <c r="D678" t="s">
-        <v>1024</v>
+        <v>1043</v>
       </c>
     </row>
     <row r="679" spans="1:4">
       <c r="A679" s="1" t="s">
-        <v>1025</v>
+        <v>1044</v>
       </c>
       <c r="B679" s="1">
-        <v>37639</v>
+        <v>37648</v>
       </c>
       <c r="D679" t="s">
-        <v>1024</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="680" spans="1:4">
       <c r="A680" s="1" t="s">
-        <v>1026</v>
+        <v>1045</v>
       </c>
       <c r="B680" s="1">
-        <v>37640</v>
+        <v>37649</v>
       </c>
       <c r="D680" t="s">
-        <v>1014</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="681" spans="1:4">
       <c r="A681" s="1" t="s">
-        <v>1027</v>
+        <v>1046</v>
       </c>
       <c r="B681" s="1">
-        <v>37641</v>
+        <v>37650</v>
       </c>
       <c r="D681" t="s">
-        <v>1016</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="682" spans="1:4">
       <c r="A682" s="1" t="s">
-        <v>1028</v>
+        <v>1047</v>
       </c>
       <c r="B682" s="1">
-        <v>37642</v>
+        <v>37651</v>
       </c>
       <c r="D682" t="s">
-        <v>1029</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="683" spans="1:4">
       <c r="A683" s="1" t="s">
-        <v>1030</v>
+        <v>1048</v>
       </c>
       <c r="B683" s="1">
-        <v>37643</v>
+        <v>37652</v>
       </c>
       <c r="D683" t="s">
-        <v>1010</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="684" spans="1:4">
       <c r="A684" s="1" t="s">
-        <v>1031</v>
+        <v>1049</v>
       </c>
       <c r="B684" s="1">
-        <v>37644</v>
+        <v>37653</v>
       </c>
       <c r="D684" t="s">
-        <v>1012</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="685" spans="1:4">
       <c r="A685" s="1" t="s">
-        <v>1032</v>
+        <v>1050</v>
       </c>
       <c r="B685" s="1">
-        <v>37645</v>
+        <v>37654</v>
       </c>
       <c r="D685" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="686" spans="1:4">
       <c r="A686" s="1" t="s">
-        <v>1033</v>
+        <v>1051</v>
       </c>
       <c r="B686" s="1">
-        <v>37646</v>
+        <v>37655</v>
       </c>
       <c r="D686" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="687" spans="1:4">
       <c r="A687" s="1" t="s">
-        <v>1034</v>
+        <v>1052</v>
       </c>
       <c r="B687" s="1">
-        <v>37647</v>
+        <v>37656</v>
       </c>
       <c r="D687" t="s">
-        <v>1035</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="688" spans="1:4">
       <c r="A688" s="1" t="s">
-        <v>1036</v>
+        <v>1053</v>
       </c>
       <c r="B688" s="1">
-        <v>37648</v>
+        <v>37657</v>
       </c>
       <c r="D688" t="s">
-        <v>1012</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="689" spans="1:4">
       <c r="A689" s="1" t="s">
-        <v>1037</v>
+        <v>1054</v>
       </c>
       <c r="B689" s="1">
-        <v>37649</v>
+        <v>37658</v>
       </c>
       <c r="D689" t="s">
-        <v>1012</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="690" spans="1:4">
       <c r="A690" s="1" t="s">
-        <v>1038</v>
+        <v>1055</v>
       </c>
       <c r="B690" s="1">
-        <v>37650</v>
+        <v>40341</v>
       </c>
       <c r="D690" t="s">
-        <v>1016</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="691" spans="1:4">
       <c r="A691" s="1" t="s">
-        <v>1039</v>
+        <v>1057</v>
       </c>
       <c r="B691" s="1">
-        <v>37651</v>
+        <v>40340</v>
       </c>
       <c r="D691" t="s">
-        <v>1010</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="692" spans="1:4">
       <c r="A692" s="1" t="s">
-        <v>1040</v>
+        <v>1059</v>
       </c>
       <c r="B692" s="1">
-        <v>37652</v>
+        <v>40342</v>
       </c>
       <c r="D692" t="s">
-        <v>1029</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="693" spans="1:4">
       <c r="A693" s="1" t="s">
-        <v>1041</v>
+        <v>1061</v>
       </c>
       <c r="B693" s="1">
-        <v>37653</v>
+        <v>40343</v>
       </c>
       <c r="D693" t="s">
-        <v>1016</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="694" spans="1:4">
       <c r="A694" s="1" t="s">
-        <v>1042</v>
+        <v>1063</v>
       </c>
       <c r="B694" s="1">
-        <v>37654</v>
+        <v>40344</v>
       </c>
       <c r="D694" t="s">
-        <v>1010</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="695" spans="1:4">
       <c r="A695" s="1" t="s">
-        <v>1043</v>
+        <v>1065</v>
       </c>
       <c r="B695" s="1">
-        <v>37655</v>
+        <v>40345</v>
       </c>
       <c r="D695" t="s">
-        <v>1014</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="696" spans="1:4">
       <c r="A696" s="1" t="s">
-        <v>1044</v>
+        <v>1067</v>
       </c>
       <c r="B696" s="1">
-        <v>37656</v>
+        <v>40346</v>
       </c>
       <c r="D696" t="s">
-        <v>1018</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="697" spans="1:4">
       <c r="A697" s="1" t="s">
-        <v>1045</v>
+        <v>1069</v>
       </c>
       <c r="B697" s="1">
-        <v>37657</v>
+        <v>40347</v>
       </c>
       <c r="D697" t="s">
-        <v>1018</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="698" spans="1:4">
       <c r="A698" s="1" t="s">
-        <v>1046</v>
+        <v>1071</v>
       </c>
       <c r="B698" s="1">
-        <v>37658</v>
+        <v>40348</v>
       </c>
       <c r="D698" t="s">
-        <v>1010</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="699" spans="1:4">
       <c r="A699" s="1" t="s">
-        <v>580</v>
+        <v>1073</v>
       </c>
       <c r="B699" s="1">
-        <v>40254</v>
+        <v>40349</v>
       </c>
       <c r="D699" t="s">
-        <v>1047</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="700" spans="1:4">
       <c r="A700" s="1" t="s">
-        <v>582</v>
+        <v>1075</v>
       </c>
       <c r="B700" s="1">
-        <v>40258</v>
+        <v>40394</v>
       </c>
       <c r="D700" t="s">
-        <v>1048</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="701" spans="1:4">
       <c r="A701" s="1" t="s">
-        <v>584</v>
+        <v>1077</v>
       </c>
       <c r="B701" s="1">
-        <v>40259</v>
+        <v>40390</v>
       </c>
       <c r="D701" t="s">
-        <v>1049</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="702" spans="1:4">
       <c r="A702" s="1" t="s">
-        <v>586</v>
+        <v>1079</v>
       </c>
       <c r="B702" s="1">
-        <v>40260</v>
+        <v>40391</v>
       </c>
       <c r="D702" t="s">
-        <v>1050</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="703" spans="1:4">
       <c r="A703" s="1" t="s">
-        <v>588</v>
+        <v>1081</v>
       </c>
       <c r="B703" s="1">
-        <v>40261</v>
+        <v>40392</v>
       </c>
       <c r="D703" t="s">
-        <v>1051</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="704" spans="1:4">
       <c r="A704" s="1" t="s">
-        <v>590</v>
+        <v>1083</v>
       </c>
       <c r="B704" s="1">
-        <v>40262</v>
+        <v>40393</v>
       </c>
       <c r="D704" t="s">
-        <v>1052</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="705" spans="1:4">
       <c r="A705" s="1" t="s">
-        <v>1053</v>
+        <v>1085</v>
       </c>
       <c r="B705" s="1">
-        <v>40341</v>
+        <v>40395</v>
       </c>
       <c r="D705" t="s">
-        <v>1054</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="706" spans="1:4">
       <c r="A706" s="1" t="s">
-        <v>1055</v>
+        <v>1087</v>
       </c>
       <c r="B706" s="1">
-        <v>40342</v>
+        <v>40123</v>
       </c>
       <c r="D706" t="s">
-        <v>1056</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="707" spans="1:4">
       <c r="A707" s="1" t="s">
-        <v>1057</v>
+        <v>1089</v>
       </c>
       <c r="B707" s="1">
-        <v>40343</v>
+        <v>40132</v>
       </c>
       <c r="D707" t="s">
-        <v>1058</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="708" spans="1:4">
       <c r="A708" s="1" t="s">
-        <v>1059</v>
+        <v>1091</v>
       </c>
       <c r="B708" s="1">
-        <v>40344</v>
+        <v>40133</v>
       </c>
       <c r="D708" t="s">
-        <v>1060</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="709" spans="1:4">
       <c r="A709" s="1" t="s">
-        <v>1061</v>
+        <v>1093</v>
       </c>
       <c r="B709" s="1">
-        <v>40345</v>
+        <v>40221</v>
       </c>
       <c r="D709" t="s">
-        <v>1062</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="710" spans="1:4">
       <c r="A710" s="1" t="s">
-        <v>1063</v>
+        <v>1095</v>
       </c>
       <c r="B710" s="1">
-        <v>40346</v>
+        <v>40222</v>
       </c>
       <c r="D710" t="s">
-        <v>1064</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="711" spans="1:4">
       <c r="A711" s="1" t="s">
-        <v>1065</v>
+        <v>1097</v>
       </c>
       <c r="B711" s="1">
-        <v>40347</v>
+        <v>40223</v>
       </c>
       <c r="D711" t="s">
-        <v>1066</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="712" spans="1:4">
       <c r="A712" s="1" t="s">
-        <v>1067</v>
+        <v>1099</v>
       </c>
       <c r="B712" s="1">
-        <v>40348</v>
+        <v>40224</v>
       </c>
       <c r="D712" t="s">
-        <v>1068</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="713" spans="1:4">
       <c r="A713" s="1" t="s">
-        <v>1069</v>
+        <v>1101</v>
       </c>
       <c r="B713" s="1">
-        <v>40349</v>
+        <v>40225</v>
       </c>
       <c r="D713" t="s">
-        <v>1070</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="714" spans="1:4">
       <c r="A714" s="1" t="s">
-        <v>1071</v>
+        <v>1103</v>
       </c>
       <c r="B714" s="1">
-        <v>40340</v>
+        <v>40226</v>
       </c>
       <c r="D714" t="s">
-        <v>1072</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="715" spans="1:4">
       <c r="A715" s="1" t="s">
-        <v>580</v>
+        <v>1105</v>
       </c>
       <c r="B715" s="1">
-        <v>40254</v>
+        <v>40241</v>
       </c>
       <c r="D715" t="s">
-        <v>1073</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="716" spans="1:4">
       <c r="A716" s="1" t="s">
-        <v>582</v>
+        <v>1107</v>
       </c>
       <c r="B716" s="1">
-        <v>40258</v>
+        <v>40242</v>
       </c>
       <c r="D716" t="s">
-        <v>1074</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="717" spans="1:4">
       <c r="A717" s="1" t="s">
-        <v>584</v>
+        <v>1109</v>
       </c>
       <c r="B717" s="1">
-        <v>40259</v>
+        <v>40243</v>
       </c>
       <c r="D717" t="s">
-        <v>1075</v>
+        <v>1110</v>
       </c>
     </row>
     <row r="718" spans="1:4">
       <c r="A718" s="1" t="s">
-        <v>586</v>
+        <v>1111</v>
       </c>
       <c r="B718" s="1">
-        <v>40260</v>
+        <v>40244</v>
       </c>
       <c r="D718" t="s">
-        <v>1076</v>
+        <v>1112</v>
       </c>
     </row>
     <row r="719" spans="1:4">
       <c r="A719" s="1" t="s">
-        <v>588</v>
+        <v>1113</v>
       </c>
       <c r="B719" s="1">
-        <v>40261</v>
+        <v>91151</v>
       </c>
       <c r="D719" t="s">
-        <v>1077</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="720" spans="1:4">
       <c r="A720" s="1" t="s">
-        <v>590</v>
+        <v>1115</v>
       </c>
       <c r="B720" s="1">
-        <v>40262</v>
+        <v>91153</v>
       </c>
       <c r="D720" t="s">
-        <v>1078</v>
+        <v>1116</v>
       </c>
     </row>
     <row r="721" spans="1:4">
       <c r="A721" s="1" t="s">
-        <v>1079</v>
+        <v>1117</v>
       </c>
       <c r="B721" s="1">
-        <v>40390</v>
+        <v>91154</v>
       </c>
       <c r="D721" t="s">
-        <v>1080</v>
+        <v>1118</v>
       </c>
     </row>
     <row r="722" spans="1:4">
       <c r="A722" s="1" t="s">
-        <v>1081</v>
+        <v>1119</v>
       </c>
       <c r="B722" s="1">
-        <v>40391</v>
+        <v>91155</v>
       </c>
       <c r="D722" t="s">
-        <v>1082</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="723" spans="1:4">
       <c r="A723" s="1" t="s">
-        <v>1083</v>
+        <v>1121</v>
       </c>
       <c r="B723" s="1">
-        <v>40392</v>
+        <v>91156</v>
       </c>
       <c r="D723" t="s">
-        <v>1084</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="724" spans="1:4">
       <c r="A724" s="1" t="s">
-        <v>1085</v>
+        <v>1123</v>
       </c>
       <c r="B724" s="1">
-        <v>40394</v>
+        <v>91157</v>
       </c>
       <c r="D724" t="s">
-        <v>1086</v>
+        <v>1124</v>
       </c>
     </row>
     <row r="725" spans="1:4">
       <c r="A725" s="1" t="s">
-        <v>1087</v>
+        <v>1125</v>
       </c>
       <c r="B725" s="1">
-        <v>40395</v>
+        <v>91158</v>
       </c>
       <c r="D725" t="s">
-        <v>1088</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="726" spans="1:4">
       <c r="A726" s="1" t="s">
-        <v>1089</v>
+        <v>1127</v>
       </c>
       <c r="B726" s="1">
-        <v>40393</v>
+        <v>91159</v>
       </c>
       <c r="D726" t="s">
-        <v>1090</v>
+        <v>1128</v>
       </c>
     </row>
     <row r="727" spans="1:4">
       <c r="A727" s="1" t="s">
-        <v>1091</v>
+        <v>1129</v>
       </c>
       <c r="B727" s="1">
-        <v>40123</v>
+        <v>91160</v>
       </c>
       <c r="D727" t="s">
-        <v>1092</v>
+        <v>1130</v>
       </c>
     </row>
     <row r="728" spans="1:4">
       <c r="A728" s="1" t="s">
-        <v>1093</v>
+        <v>1131</v>
       </c>
       <c r="B728" s="1">
-        <v>40132</v>
+        <v>91161</v>
       </c>
       <c r="D728" t="s">
-        <v>1094</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="729" spans="1:4">
       <c r="A729" s="1" t="s">
-        <v>1095</v>
+        <v>1133</v>
       </c>
       <c r="B729" s="1">
-        <v>40133</v>
+        <v>91162</v>
       </c>
       <c r="D729" t="s">
-        <v>1096</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="730" spans="1:4">
       <c r="A730" s="1" t="s">
-        <v>1097</v>
+        <v>1135</v>
       </c>
       <c r="B730" s="1">
-        <v>40221</v>
+        <v>91163</v>
       </c>
       <c r="D730" t="s">
-        <v>1098</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="731" spans="1:4">
       <c r="A731" s="1" t="s">
-        <v>1099</v>
+        <v>1137</v>
       </c>
       <c r="B731" s="1">
-        <v>40222</v>
+        <v>91165</v>
       </c>
       <c r="D731" t="s">
-        <v>1100</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="732" spans="1:4">
       <c r="A732" s="1" t="s">
-        <v>1101</v>
+        <v>1139</v>
       </c>
       <c r="B732" s="1">
-        <v>40223</v>
+        <v>91167</v>
       </c>
       <c r="D732" t="s">
-        <v>1102</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="733" spans="1:4">
       <c r="A733" s="1" t="s">
-        <v>1103</v>
+        <v>1141</v>
       </c>
       <c r="B733" s="1">
-        <v>40224</v>
+        <v>91168</v>
       </c>
       <c r="D733" t="s">
-        <v>1104</v>
-[...65 lines deleted...]
-        <v>1116</v>
+        <v>1142</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">